--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485fd09fff454634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0459e058c3a74765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9909f8d08e8b4792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7babaa82fabd48cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2029d49bd2543fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9909f8d08e8b4792" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62f7cd64bfa4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7babaa82fabd48cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>