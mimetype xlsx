--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0459e058c3a74765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re127fbe85f1b44f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7babaa82fabd48cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7355204bf51549dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62f7cd64bfa4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7babaa82fabd48cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c62fcff1eb4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7355204bf51549dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,474</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,416</x:t>
-[...92 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,973</x:t>
-[...80 lines deleted...]
-          <x:t>1,887</x:t>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,857</x:t>
-[...431 lines deleted...]
-          <x:t>2,049</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>