--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re127fbe85f1b44f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radce6b787a4640f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7355204bf51549dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f1793662254dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c62fcff1eb4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7355204bf51549dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e39247789943d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f1793662254dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,723</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,631</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>1,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>