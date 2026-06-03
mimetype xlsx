--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radce6b787a4640f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f2c742f4cb4239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f1793662254dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99bd58b9d6c42a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e39247789943d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f1793662254dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b9df8a702f4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99bd58b9d6c42a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>1,457</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,239</x:t>
-[...48 lines deleted...]
-          <x:t>1,445</x:t>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,439</x:t>
-[...404 lines deleted...]
-          <x:t>1,383</x:t>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>