--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f2c742f4cb4239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c436dc1024549eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99bd58b9d6c42a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b3e86c0ef4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b9df8a702f4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99bd58b9d6c42a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a20ab2470e4459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b3e86c0ef4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,477</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,343</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,273</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>1,097</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>