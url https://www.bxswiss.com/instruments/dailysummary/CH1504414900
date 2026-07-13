--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c436dc1024549eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64cb14a95e94165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b3e86c0ef4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3840d4bd9024364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a20ab2470e4459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b3e86c0ef4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d8b598f75f4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3840d4bd9024364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,101</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,099</x:t>
-[...16 lines deleted...]
-          <x:t>1,121</x:t>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,119</x:t>
-[...318 lines deleted...]
-          <x:t>1,043</x:t>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,999</x:t>
-[...53 lines deleted...]
-          <x:t>0,993</x:t>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>