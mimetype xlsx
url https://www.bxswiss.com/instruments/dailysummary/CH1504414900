--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64cb14a95e94165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2abd534db54019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3840d4bd9024364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95cdf58510294009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d8b598f75f4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3840d4bd9024364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b04d6a74283448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95cdf58510294009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,043</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,039</x:t>
-[...16 lines deleted...]
-          <x:t>1,071</x:t>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,057</x:t>
-[...269 lines deleted...]
-          <x:t>0,947</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,809</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,783</x:t>
-[...107 lines deleted...]
-          <x:t>0,917</x:t>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>