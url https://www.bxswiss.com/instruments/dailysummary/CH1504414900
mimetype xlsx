--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f2abd534db54019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193e794af25d4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95cdf58510294009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d94ddabc4ac4129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b04d6a74283448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95cdf58510294009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2c6e97c778416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d94ddabc4ac4129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,947</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,809</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,783</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>