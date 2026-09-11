--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193e794af25d4040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c8d545ef244512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d94ddabc4ac4129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c62b74d40c2459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2c6e97c778416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d94ddabc4ac4129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9cace13e6404fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c62b74d40c2459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,733</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,691</x:t>
-[...6 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,653</x:t>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...119 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>0,667</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>