--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c8d545ef244512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ba6a65d6da44b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c62b74d40c2459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4242c02fa5744717"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9cace13e6404fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c62b74d40c2459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747d32c1abb640a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4242c02fa5744717" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,649</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,641</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,661</x:t>
-[...276 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>0,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,698</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>