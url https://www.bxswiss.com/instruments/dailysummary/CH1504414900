--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ba6a65d6da44b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd69260bbcf6425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4242c02fa5744717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0e142fcac14abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747d32c1abb640a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4242c02fa5744717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466396384d13415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0e142fcac14abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>0,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,694</x:t>
-[...16 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,714</x:t>
-[...53 lines deleted...]
-          <x:t>0,696</x:t>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,630</x:t>
-[...16 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,680</x:t>
-[...26 lines deleted...]
-          <x:t>0,646</x:t>
+          <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,664</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,648</x:t>
-[...134 lines deleted...]
-          <x:t>0,722</x:t>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>