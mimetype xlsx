--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8f2c2e088d4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5de7048ea94cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefe8624995e413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923543c2e9fa4915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458176b340b840de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefe8624995e413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5caf563bd7e54ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923543c2e9fa4915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>