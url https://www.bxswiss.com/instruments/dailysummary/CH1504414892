--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5de7048ea94cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11c9db5a72a4669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R923543c2e9fa4915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048c3b23302242d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5caf563bd7e54ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R923543c2e9fa4915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df29941a8a94263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048c3b23302242d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,577</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...53 lines deleted...]
-          <x:t>1,267</x:t>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,557</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>