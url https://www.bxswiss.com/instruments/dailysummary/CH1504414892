--- v4 (2026-04-24)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11c9db5a72a4669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84b5141f2314d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048c3b23302242d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606ee9a787e54953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df29941a8a94263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048c3b23302242d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc3dd0ed221475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606ee9a787e54953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>