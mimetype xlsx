--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84b5141f2314d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc615bd56964110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606ee9a787e54953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fdb71ad51049f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc3dd0ed221475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606ee9a787e54953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b295d4bee046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fdb71ad51049f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,971</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,943</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,953</x:t>
-[...31 lines deleted...]
-          <x:t>0,837</x:t>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,879</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...171 lines deleted...]
-          <x:t>0,941</x:t>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>