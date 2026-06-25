--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc615bd56964110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7ba8282e5b42fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fdb71ad51049f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8672c74b772546fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b295d4bee046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fdb71ad51049f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca1364888b54d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8672c74b772546fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,611</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>