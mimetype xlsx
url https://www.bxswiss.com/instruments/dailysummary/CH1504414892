--- v7 (2026-06-25)
+++ v8 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7ba8282e5b42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f24c37e776140f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8672c74b772546fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a62a032b554b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca1364888b54d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8672c74b772546fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d05edb0ebd04666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a62a032b554b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,613</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,593</x:t>
-[...389 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,499</x:t>
-[...16 lines deleted...]
-          <x:t>0,519</x:t>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,487</x:t>
-[...134 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>