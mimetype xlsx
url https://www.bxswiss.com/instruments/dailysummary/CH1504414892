--- v8 (2026-07-16)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f24c37e776140f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785f9b0b0a7b41c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a62a032b554b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec6569c59194a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d05edb0ebd04666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a62a032b554b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c82bca4c934168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec6569c59194a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,497</x:t>
-[...220 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>