--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785f9b0b0a7b41c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6131314c5edc45af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec6569c59194a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc946db5c1a4a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c82bca4c934168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec6569c59194a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7744b0421eb49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc946db5c1a4a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,277</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...33 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...26 lines deleted...]
-          <x:t>0,239</x:t>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,229</x:t>
-[...16 lines deleted...]
-          <x:t>0,227</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...296 lines deleted...]
-          <x:t>0,203</x:t>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>