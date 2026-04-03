--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c988bec10c4131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073ac413aa134b26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2f0bd1a082415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d8b442d7c4740c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020b0238020d43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2f0bd1a082415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4fa839e241f4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d8b442d7c4740c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>