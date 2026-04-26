--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073ac413aa134b26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0e8b63ad2d4b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d8b442d7c4740c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c456ff5a19f4021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4fa839e241f4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d8b442d7c4740c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf180764dd2674e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c456ff5a19f4021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,323</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>1,477</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>