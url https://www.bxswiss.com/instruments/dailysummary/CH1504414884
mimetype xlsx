--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0e8b63ad2d4b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc7b23fd76649c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c456ff5a19f4021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6e98d6d0534e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf180764dd2674e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c456ff5a19f4021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e5183ac2ee454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6e98d6d0534e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>