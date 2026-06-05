--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc7b23fd76649c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e3088ed47d4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6e98d6d0534e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a3446141ef4397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e5183ac2ee454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6e98d6d0534e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5cf0d04b6c742df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a3446141ef4397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,843</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,861</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,833</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...404 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,887</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>