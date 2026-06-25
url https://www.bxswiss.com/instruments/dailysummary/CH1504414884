--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e3088ed47d4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63af1879ac9142a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5a3446141ef4397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7aceb420a324a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5cf0d04b6c742df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5a3446141ef4397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a3450e76124846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7aceb420a324a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,729</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,729</x:t>
-[...426 lines deleted...]
-          <x:t>0,513</x:t>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>