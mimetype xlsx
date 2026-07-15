--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63af1879ac9142a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ed6e84cecc4a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7aceb420a324a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75080d6bebbd4294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a3450e76124846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7aceb420a324a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b4040289454ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75080d6bebbd4294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>