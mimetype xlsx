--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ed6e84cecc4a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cbdc305e314b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75080d6bebbd4294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb452095c85be4143"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b4040289454ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75080d6bebbd4294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9429186fa704670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb452095c85be4143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,473</x:t>
-[...318 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,381</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>