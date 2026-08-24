--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cbdc305e314b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1da78ac31f142a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb452095c85be4143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75874eb516694944"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9429186fa704670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb452095c85be4143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e4e686a5884e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75874eb516694944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>0,341</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>