--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1da78ac31f142a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244c08b3aebe4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75874eb516694944"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f1d22859ef4725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e4e686a5884e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75874eb516694944" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbaae99eca2f48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f1d22859ef4725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,261</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...33 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,223</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,221</x:t>
-[...323 lines deleted...]
-          <x:t>0,197</x:t>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>