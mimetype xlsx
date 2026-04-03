--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f794f7366e48d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15764d3c1cc4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd09cc88c59e0480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d824b7ccb94f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599b1f358702487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd09cc88c59e0480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b262683d724a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d824b7ccb94f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>