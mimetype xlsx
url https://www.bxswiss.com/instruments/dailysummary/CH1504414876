--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15764d3c1cc4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d8f0222bf8417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d824b7ccb94f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24cb531c4124452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b262683d724a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d824b7ccb94f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d602431b8643b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24cb531c4124452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,259</x:t>
-[...603 lines deleted...]
-          <x:t>1,403</x:t>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>