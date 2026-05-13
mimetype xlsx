--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d8f0222bf8417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d16e1914ffd4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24cb531c4124452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780c2f2145d64846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d602431b8643b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24cb531c4124452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dae5d6c9b84a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780c2f2145d64846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>