--- v5 (2026-05-13)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d16e1914ffd4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a56c2d3ab84246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780c2f2145d64846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938892a2c12c4b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dae5d6c9b84a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780c2f2145d64846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cb9bfc53204e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938892a2c12c4b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,863</x:t>
-[...4 lines deleted...]
-          <x:t>0,797</x:t>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,673</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>0,701</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,621</x:t>
-[...107 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>