--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a56c2d3ab84246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3541a5f804e64f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938892a2c12c4b4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fcc72b93d646d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16cb9bfc53204e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938892a2c12c4b4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c9f23657dd42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fcc72b93d646d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,521</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,513</x:t>
-[...215 lines deleted...]
-          <x:t>0,541</x:t>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>