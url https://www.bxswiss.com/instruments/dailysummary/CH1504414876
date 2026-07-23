--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3541a5f804e64f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39c2bc2460c4cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fcc72b93d646d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164595b39ea04c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c9f23657dd42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fcc72b93d646d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37ca9b1db294a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164595b39ea04c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,513</x:t>
-[...232 lines deleted...]
-          <x:t>0,471</x:t>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...178 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...134 lines deleted...]
-          <x:t>0,321</x:t>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>