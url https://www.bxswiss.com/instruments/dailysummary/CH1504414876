--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39c2bc2460c4cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ebe0a5280143ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164595b39ea04c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2b1e437c9249c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37ca9b1db294a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164595b39ea04c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14ef7660e52407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2b1e437c9249c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...65 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>0,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,323</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>