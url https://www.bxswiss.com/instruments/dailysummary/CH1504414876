--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ebe0a5280143ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfe8e4839b74649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2b1e437c9249c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff476c482864b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14ef7660e52407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2b1e437c9249c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b666743e50b4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff476c482864b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>