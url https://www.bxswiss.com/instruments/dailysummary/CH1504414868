--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aa0009c39442c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e9896ed50f4a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3728b8a94d994f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01dc3bc4160f42bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee27da5f82b4016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3728b8a94d994f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbda84456d84866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01dc3bc4160f42bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,855</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,229</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,077</x:t>
-[...112 lines deleted...]
-          <x:t>2,081</x:t>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>