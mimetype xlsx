--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e9896ed50f4a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb801a222fb04087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01dc3bc4160f42bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d3fcdbd0d24b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbda84456d84866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01dc3bc4160f42bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f381c09de7248c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d3fcdbd0d24b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,993</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,801</x:t>
-[...566 lines deleted...]
-          <x:t>2,235</x:t>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>