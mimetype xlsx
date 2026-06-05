--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb801a222fb04087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16043ea61de747a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d3fcdbd0d24b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae049258bab4e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f381c09de7248c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d3fcdbd0d24b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R361b596cf14241c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae049258bab4e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,809</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,699</x:t>
-[...286 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>1,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,631</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,581</x:t>
-[...53 lines deleted...]
-          <x:t>1,629</x:t>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>