--- v5 (2026-06-05)
+++ v6 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16043ea61de747a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab08b42ff2864445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae049258bab4e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed227b2eb6b445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R361b596cf14241c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae049258bab4e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6da3b5879cb43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed227b2eb6b445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,519</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,519</x:t>
-[...286 lines deleted...]
-          <x:t>1,533</x:t>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,463</x:t>
-[...33 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,421</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,447</x:t>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>