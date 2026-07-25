--- v6 (2026-07-04)
+++ v7 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab08b42ff2864445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88468f0dffb4efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed227b2eb6b445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523d954294b44222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6da3b5879cb43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed227b2eb6b445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b04aa42d7e4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523d954294b44222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,487</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,447</x:t>
-[...178 lines deleted...]
-          <x:t>1,407</x:t>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,389</x:t>
-[...60 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,377</x:t>
-[...252 lines deleted...]
-          <x:t>1,129</x:t>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>