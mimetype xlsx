--- v7 (2026-07-25)
+++ v8 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88468f0dffb4efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc48d91faac4626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523d954294b44222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f220006d9348c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31b04aa42d7e4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523d954294b44222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8113a72b7034cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f220006d9348c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,289</x:t>
-[...48 lines deleted...]
-          <x:t>1,307</x:t>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,181</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,369</x:t>
-[...323 lines deleted...]
-          <x:t>1,223</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>