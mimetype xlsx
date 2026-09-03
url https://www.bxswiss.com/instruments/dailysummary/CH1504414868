--- v8 (2026-08-14)
+++ v9 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc48d91faac4626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4105f424454d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f220006d9348c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a3682d4a2a4c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8113a72b7034cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f220006d9348c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ac968c4e19457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a3682d4a2a4c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,151</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,119</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>