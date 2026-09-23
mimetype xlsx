--- v9 (2026-09-03)
+++ v10 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4105f424454d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a9dc103b274485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a3682d4a2a4c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55de573fb9d24c6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ac968c4e19457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a3682d4a2a4c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re749aff955ab471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55de573fb9d24c6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,073</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,019</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,021</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,019</x:t>
-[...539 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>