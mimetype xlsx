--- v10 (2026-09-23)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a9dc103b274485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa52ab44b814649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55de573fb9d24c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67c3acba49e480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re749aff955ab471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55de573fb9d24c6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3daddd2526ea4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67c3acba49e480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,979</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,930</x:t>
-[...16 lines deleted...]
-          <x:t>1,034</x:t>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,972</x:t>
-[...70 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>0,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>0,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>