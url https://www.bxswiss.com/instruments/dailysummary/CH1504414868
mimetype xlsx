--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa52ab44b814649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55dc92de101e4017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67c3acba49e480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75eb2acf5e434c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3daddd2526ea4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67c3acba49e480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2173ab7cd6341fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75eb2acf5e434c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,018</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,996</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,940</x:t>
-[...146 lines deleted...]
-          <x:t>0,948</x:t>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,926</x:t>
-[...21 lines deleted...]
-          <x:t>0,964</x:t>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,912</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>0,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,944</x:t>
-[...26 lines deleted...]
-          <x:t>0,950</x:t>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>