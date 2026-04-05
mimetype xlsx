--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bb94650ced4705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c309fc494d4d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068d5d9937bc4873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a3fd6b4e6714491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ffa5b903554feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068d5d9937bc4873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13da30aca383496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a3fd6b4e6714491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,435</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,479</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,473</x:t>
-[...139 lines deleted...]
-          <x:t>1,755</x:t>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>