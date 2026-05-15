--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c309fc494d4d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0e1ee1a5c94cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a3fd6b4e6714491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec031bba18ab44ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13da30aca383496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a3fd6b4e6714491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b153b803654a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec031bba18ab44ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,585</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,399</x:t>
-[...16 lines deleted...]
-          <x:t>1,583</x:t>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,537</x:t>
-[...539 lines deleted...]
-          <x:t>1,845</x:t>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>