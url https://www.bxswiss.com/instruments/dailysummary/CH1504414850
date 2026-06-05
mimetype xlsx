--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0e1ee1a5c94cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7472486bdfe84508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec031bba18ab44ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4aa7c56b6041dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b153b803654a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec031bba18ab44ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb06798a2934242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4aa7c56b6041dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,311</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,341</x:t>
-[...16 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,309</x:t>
-[...112 lines deleted...]
-          <x:t>1,285</x:t>
+          <x:t>1,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,011</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>