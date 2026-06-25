--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7472486bdfe84508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ef957698334abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4aa7c56b6041dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418bd72146ae4b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb06798a2934242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4aa7c56b6041dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6ba9644aec4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418bd72146ae4b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,139</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>0,999</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
-[...161 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>