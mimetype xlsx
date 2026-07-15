--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ef957698334abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be90979b412413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418bd72146ae4b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffeb24822d564bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6ba9644aec4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418bd72146ae4b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1de8813bf64f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffeb24822d564bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,999</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
-[...178 lines deleted...]
-          <x:t>1,057</x:t>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,053</x:t>
-[...141 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,947</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,881</x:t>
-[...21 lines deleted...]
-          <x:t>0,913</x:t>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,897</x:t>
-[...16 lines deleted...]
-          <x:t>0,911</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,933</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>