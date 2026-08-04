--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be90979b412413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6dad293b0d4b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffeb24822d564bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77e07803e6b4c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1de8813bf64f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffeb24822d564bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935b09db74dc4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77e07803e6b4c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,881</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,863</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,703</x:t>
-[...188 lines deleted...]
-          <x:t>0,799</x:t>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>