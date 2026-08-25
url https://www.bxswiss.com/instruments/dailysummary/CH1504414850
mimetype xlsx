--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6dad293b0d4b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cfc8c34b4b640cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77e07803e6b4c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8142b8c3a6074cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935b09db74dc4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77e07803e6b4c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dea34afbeef4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8142b8c3a6074cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,703</x:t>
-[...415 lines deleted...]
-        <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>