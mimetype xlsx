--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cfc8c34b4b640cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37aaad77dda240d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8142b8c3a6074cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713fc4ee07fa4873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dea34afbeef4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8142b8c3a6074cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad49b03f60e42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713fc4ee07fa4873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,641</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,601</x:t>
-[...16 lines deleted...]
-          <x:t>0,593</x:t>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,557</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...200 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>0,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>