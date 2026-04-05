--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0620e5d62dc34050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22178896ed584fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be5b8fb4a754207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700410c088cf42e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15f71d944dcd44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be5b8fb4a754207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7a5f4e117e447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700410c088cf42e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,933</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,933</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,097</x:t>
-[...48 lines deleted...]
-          <x:t>1,041</x:t>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,997</x:t>
-[...139 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>1,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>