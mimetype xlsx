--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22178896ed584fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ca9b6e23544967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700410c088cf42e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a02bc7f36c45d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7a5f4e117e447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700410c088cf42e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8612784a594e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a02bc7f36c45d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...549 lines deleted...]
-          <x:t>1,331</x:t>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>