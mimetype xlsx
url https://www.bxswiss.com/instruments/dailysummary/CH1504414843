--- v4 (2026-04-27)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ca9b6e23544967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c05fd0c74cd4f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a02bc7f36c45d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5b7fd25ac34432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8612784a594e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a02bc7f36c45d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fd12d59f804bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5b7fd25ac34432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,871</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,787</x:t>
-[...21 lines deleted...]
-          <x:t>0,819</x:t>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...6 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,817</x:t>
-[...70 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...90 lines deleted...]
-          <x:t>0,827</x:t>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>