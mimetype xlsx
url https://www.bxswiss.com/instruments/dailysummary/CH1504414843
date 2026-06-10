--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c05fd0c74cd4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4654610ca547f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5b7fd25ac34432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb625094544e54290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fd12d59f804bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5b7fd25ac34432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f009cd0ba444d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb625094544e54290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,773</x:t>
-[...16 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...274 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>