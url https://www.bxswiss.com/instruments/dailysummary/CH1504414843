--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab4654610ca547f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef5d30ba6d54ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb625094544e54290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e72d3c5d5894e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f009cd0ba444d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb625094544e54290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944a6ec93d7d46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e72d3c5d5894e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>0,589</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>