--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef5d30ba6d54ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173f1a2c544b4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e72d3c5d5894e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3376d38eb2c649b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944a6ec93d7d46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e72d3c5d5894e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1039b6c7f245ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3376d38eb2c649b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,443</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,401</x:t>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,431</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,411</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,407</x:t>
-[...16 lines deleted...]
-          <x:t>0,411</x:t>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...75 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>