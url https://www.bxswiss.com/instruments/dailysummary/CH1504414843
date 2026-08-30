--- v8 (2026-07-21)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173f1a2c544b4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ea84a283584df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3376d38eb2c649b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0b5bf436b54931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1039b6c7f245ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3376d38eb2c649b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0db7814e3d24d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0b5bf436b54931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>