--- v1 (2026-03-15)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2338978eea9e40ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbc771355814b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6834dee32641f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e8fa2659394388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f967de450544a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6834dee32641f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfbab480ce3e4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e8fa2659394388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>