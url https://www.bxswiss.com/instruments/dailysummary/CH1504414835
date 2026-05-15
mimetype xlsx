--- v2 (2026-04-05)
+++ v3 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbc771355814b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b93b11ee6ff4787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e8fa2659394388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6dfee064b94d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfbab480ce3e4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e8fa2659394388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf39ea8a8c3a4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6dfee064b94d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,879</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>1,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>