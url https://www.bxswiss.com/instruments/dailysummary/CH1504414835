--- v3 (2026-05-15)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b93b11ee6ff4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1853d1f72804397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6dfee064b94d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8cdd8c14f5d4b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf39ea8a8c3a4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6dfee064b94d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4bf469e54f4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8cdd8c14f5d4b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,753</x:t>
-[...70 lines deleted...]
-          <x:t>0,731</x:t>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,773</x:t>
-[...264 lines deleted...]
-          <x:t>0,623</x:t>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,529</x:t>
-[...21 lines deleted...]
-          <x:t>0,617</x:t>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,613</x:t>
-[...107 lines deleted...]
-          <x:t>0,697</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>