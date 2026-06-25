--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1853d1f72804397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c074172f0354dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8cdd8c14f5d4b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R716c08b39a7f4459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d4bf469e54f4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8cdd8c14f5d4b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066a0b57c7ee4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R716c08b39a7f4459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,529</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>0,565</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,499</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
-[...80 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>