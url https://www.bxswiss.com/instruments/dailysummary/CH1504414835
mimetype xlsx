--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c074172f0354dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076a277c05be4ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R716c08b39a7f4459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e004453945e4627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066a0b57c7ee4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R716c08b39a7f4459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd878d7b52948a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e004453945e4627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
-[...249 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,417</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,377</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,403</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>