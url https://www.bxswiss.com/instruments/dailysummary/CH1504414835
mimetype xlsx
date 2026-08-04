--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R076a277c05be4ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dfc4a625344019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e004453945e4627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re063e5781fc34e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd878d7b52948a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e004453945e4627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e2936514f04586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re063e5781fc34e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,417</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,401</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...200 lines deleted...]
-          <x:t>0,361</x:t>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...65 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>