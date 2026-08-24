--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dfc4a625344019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45f13de29624108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re063e5781fc34e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a645599bfe947ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e2936514f04586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re063e5781fc34e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71479e1c0fea4676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a645599bfe947ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...435 lines deleted...]
-          <x:t>28.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
-[...21 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,273</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>