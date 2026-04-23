--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda54ef9763d54ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491ea587a06f4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b24eb04a7348a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R266885fa4aaf4900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f78f0c8b464799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b24eb04a7348a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re608cfa09d764d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R266885fa4aaf4900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,397</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,413</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>17.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,515</x:t>
-[...495 lines deleted...]
-          <x:t>1,901</x:t>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>