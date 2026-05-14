--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491ea587a06f4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235181b158b84f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R266885fa4aaf4900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e040cbb937e4cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re608cfa09d764d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R266885fa4aaf4900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94a74d4f6ab4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e040cbb937e4cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>