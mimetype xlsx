--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235181b158b84f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea42b76e3914982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e040cbb937e4cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6c1fd441774c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94a74d4f6ab4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e040cbb937e4cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2051dd26c446eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6c1fd441774c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,649</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,543</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>1,511</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,487</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,581</x:t>
-[...414 lines deleted...]
-          <x:t>1,477</x:t>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>