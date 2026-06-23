--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea42b76e3914982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9dbfe3cbd1c4d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6c1fd441774c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00caac5bf67440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2051dd26c446eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6c1fd441774c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf024b8737cb644b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00caac5bf67440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,567</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,551</x:t>
-[...264 lines deleted...]
-          <x:t>1,437</x:t>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,463</x:t>
-[...87 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,221</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,253</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,291</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,267</x:t>
-[...43 lines deleted...]
-          <x:t>1,291</x:t>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,271</x:t>
-[...53 lines deleted...]
-          <x:t>1,277</x:t>
+          <x:t>1,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>