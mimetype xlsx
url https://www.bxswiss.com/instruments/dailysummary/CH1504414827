--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9dbfe3cbd1c4d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafac10ca07b74f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00caac5bf67440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re70545f3773a4b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf024b8737cb644b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00caac5bf67440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17dd2415c5fd4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re70545f3773a4b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,267</x:t>
-[...70 lines deleted...]
-          <x:t>1,291</x:t>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,271</x:t>
-[...431 lines deleted...]
-          <x:t>1,193</x:t>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>