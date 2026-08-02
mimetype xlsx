--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafac10ca07b74f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce88fda0ca874446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re70545f3773a4b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d5abad3ab74eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17dd2415c5fd4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re70545f3773a4b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8faaeeb2c55b49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d5abad3ab74eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,271</x:t>
-[...70 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,211</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...53 lines deleted...]
-          <x:t>1,179</x:t>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,063</x:t>
-[...16 lines deleted...]
-          <x:t>1,059</x:t>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...11 lines deleted...]
-          <x:t>1,017</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>1,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>