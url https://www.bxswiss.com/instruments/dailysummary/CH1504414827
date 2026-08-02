--- v7 (2026-08-02)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce88fda0ca874446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb890820ed1420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d5abad3ab74eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd0ba63bab0486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8faaeeb2c55b49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d5abad3ab74eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b74e1b5c9a443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd0ba63bab0486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>