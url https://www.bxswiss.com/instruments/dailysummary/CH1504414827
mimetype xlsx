--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb890820ed1420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54ef28b9dd24be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd0ba63bab0486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf7457d8b3474641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b74e1b5c9a443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd0ba63bab0486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc5f3980f244213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf7457d8b3474641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,179</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,063</x:t>
-[...16 lines deleted...]
-          <x:t>1,059</x:t>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...11 lines deleted...]
-          <x:t>1,017</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...495 lines deleted...]
-          <x:t>1,033</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>