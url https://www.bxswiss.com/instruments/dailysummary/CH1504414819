--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcedb94b6f934026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a32abac477b42fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2fbede752e4790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c30938d058c49c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba11bc26e3c04488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2fbede752e4790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7ed921a5724649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c30938d058c49c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>