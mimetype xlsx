--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a32abac477b42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abd61293e5a485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c30938d058c49c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc105a6faab594782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7ed921a5724649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c30938d058c49c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e021795e59b4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc105a6faab594782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,144</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,657</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>