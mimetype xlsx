--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abd61293e5a485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449662e1887c4470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc105a6faab594782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9aa7d2bd404148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e021795e59b4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc105a6faab594782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632d8684955e4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9aa7d2bd404148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>