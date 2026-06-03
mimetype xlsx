--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449662e1887c4470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e710a580308460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e9aa7d2bd404148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ce722d4d6e4007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632d8684955e4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e9aa7d2bd404148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e10b0c785fa4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ce722d4d6e4007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,203</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,021</x:t>
-[...458 lines deleted...]
-          <x:t>1,103</x:t>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>