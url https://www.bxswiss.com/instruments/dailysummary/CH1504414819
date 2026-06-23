--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e710a580308460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209d67ffdbb949e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ce722d4d6e4007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214de55533144e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e10b0c785fa4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ce722d4d6e4007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b904a1821e34237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214de55533144e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,901</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,933</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,917</x:t>
-[...237 lines deleted...]
-          <x:t>1,113</x:t>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,993</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,871</x:t>
-[...107 lines deleted...]
-          <x:t>0,871</x:t>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>