--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209d67ffdbb949e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de9f769739c43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214de55533144e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0bf4bf2016b4fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b904a1821e34237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214de55533144e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e941623550a4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0bf4bf2016b4fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,861</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,871</x:t>
-[...16 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,893</x:t>
-[...16 lines deleted...]
-          <x:t>0,891</x:t>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,873</x:t>
-[...286 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>0,763</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>