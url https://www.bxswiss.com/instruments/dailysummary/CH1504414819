--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de9f769739c43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c167ec02d6f4f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0bf4bf2016b4fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bee3309ef884800"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e941623550a4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0bf4bf2016b4fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd4ca9e7d0f4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bee3309ef884800" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,823</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...330 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...16 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>0,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>