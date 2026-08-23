--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c167ec02d6f4f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0e7bafb3324afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bee3309ef884800"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995ab334f7ea4819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd4ca9e7d0f4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bee3309ef884800" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be7374f342e40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995ab334f7ea4819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...16 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...504 lines deleted...]
-          <x:t>0,629</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,607</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>