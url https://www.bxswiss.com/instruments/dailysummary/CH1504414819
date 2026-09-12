--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0e7bafb3324afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c36053075394aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995ab334f7ea4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6baaf9e598384066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6be7374f342e40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995ab334f7ea4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1657425f4e464312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6baaf9e598384066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,629</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,607</x:t>
-[...21 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>