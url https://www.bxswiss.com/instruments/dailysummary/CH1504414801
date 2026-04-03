--- v1 (2026-02-22)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05110758a73475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9eb2226af564d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb4120370b844d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99667bc32ded4d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba26b0c882c40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb4120370b844d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee140e7f2f24bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99667bc32ded4d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,639</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>