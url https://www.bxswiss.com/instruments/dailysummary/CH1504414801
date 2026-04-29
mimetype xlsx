--- v2 (2026-04-03)
+++ v3 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9eb2226af564d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5954ebe5680a482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99667bc32ded4d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7db86248d24afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee140e7f2f24bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99667bc32ded4d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728c6faa127f4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7db86248d24afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,830</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,753</x:t>
-[...620 lines deleted...]
-          <x:t>1,199</x:t>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>