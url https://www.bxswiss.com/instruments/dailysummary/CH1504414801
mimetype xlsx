--- v3 (2026-04-29)
+++ v4 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5954ebe5680a482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69c1c176d13432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7db86248d24afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58e75a536074b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728c6faa127f4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7db86248d24afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3b7a21b0a04cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58e75a536074b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,733</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,721</x:t>
-[...134 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>