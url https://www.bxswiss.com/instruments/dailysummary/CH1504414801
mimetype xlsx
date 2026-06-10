--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69c1c176d13432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0df647e1b54740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58e75a536074b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4d1a4e087b4c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3b7a21b0a04cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58e75a536074b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd267019db60c459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4d1a4e087b4c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,733</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,721</x:t>
-[...254 lines deleted...]
-          <x:t>0,591</x:t>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,583</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,579</x:t>
-[...242 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>