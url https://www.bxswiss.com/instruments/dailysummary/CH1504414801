--- v5 (2026-06-10)
+++ v6 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0df647e1b54740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1759ed8ddd49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4d1a4e087b4c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820a0d42276143dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd267019db60c459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4d1a4e087b4c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbf08905d724ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820a0d42276143dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...414 lines deleted...]
-          <x:t>0,437</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,431</x:t>
-[...134 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>