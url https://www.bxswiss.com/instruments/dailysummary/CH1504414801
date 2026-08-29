--- v6 (2026-07-20)
+++ v7 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1759ed8ddd49ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a025946f4843ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820a0d42276143dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce111910c0245d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbf08905d724ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820a0d42276143dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2905eb906a7b446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce111910c0245d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,261</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,247</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...269 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>