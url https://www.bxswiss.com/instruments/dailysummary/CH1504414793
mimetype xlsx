--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e52de0388b34984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c52ebcf5cdd4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e6e8b52200461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c87529d0174aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b778217d81545ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e6e8b52200461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5236647708db4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c87529d0174aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>