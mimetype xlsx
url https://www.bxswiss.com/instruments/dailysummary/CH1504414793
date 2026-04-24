--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c52ebcf5cdd4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee6ed2efa604f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c87529d0174aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29689b4b0aa544e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5236647708db4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c87529d0174aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a72294d87a4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29689b4b0aa544e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,033</x:t>
-[...31 lines deleted...]
-          <x:t>0,777</x:t>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,097</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...296 lines deleted...]
-          <x:t>1,137</x:t>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>