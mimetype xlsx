--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee6ed2efa604f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bacde4a04f74602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29689b4b0aa544e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e50a44794f84b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a72294d87a4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29689b4b0aa544e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78823a5981cb457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e50a44794f84b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>