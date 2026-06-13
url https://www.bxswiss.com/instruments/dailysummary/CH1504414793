--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bacde4a04f74602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c1240c865e481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e50a44794f84b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e93693825a74b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78823a5981cb457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e50a44794f84b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c4417c5aae4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e93693825a74b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,543</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...329 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,549</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,621</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>