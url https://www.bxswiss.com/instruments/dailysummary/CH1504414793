--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c1240c865e481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1a5bb93f034837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e93693825a74b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1e57966d274b6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c4417c5aae4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e93693825a74b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3fd3ac04e34ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1e57966d274b6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,423</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>