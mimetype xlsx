--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1a5bb93f034837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa37161e35d64ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1e57966d274b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f5918f8e6f4ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3fd3ac04e34ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1e57966d274b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf72e71006f4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f5918f8e6f4ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,369</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...16 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...237 lines deleted...]
-          <x:t>0,239</x:t>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,233</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,233</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...161 lines deleted...]
-          <x:t>0,279</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>