--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa37161e35d64ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f8b245b1e84535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2f5918f8e6f4ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e13acd55c0d435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf72e71006f4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2f5918f8e6f4ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5393c9d56a8344fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e13acd55c0d435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...492 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>