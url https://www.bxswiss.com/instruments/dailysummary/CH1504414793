--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f8b245b1e84535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530a4a09b57d4ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e13acd55c0d435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0cf72dc495545c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5393c9d56a8344fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e13acd55c0d435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd06bc8289ff544e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0cf72dc495545c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,191</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...11 lines deleted...]
-          <x:t>0,167</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,163</x:t>
-[...97 lines deleted...]
-          <x:t>0,161</x:t>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...215 lines deleted...]
-          <x:t>0,139</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>