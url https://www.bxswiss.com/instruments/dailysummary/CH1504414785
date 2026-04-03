--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2091ad13c01f48b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0e6b385f464c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb9919450624544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a99191fd4ff4eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1bcf1f1eba41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb9919450624544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c0163f37554853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a99191fd4ff4eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>