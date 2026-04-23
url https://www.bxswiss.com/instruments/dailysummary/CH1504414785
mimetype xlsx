--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0e6b385f464c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdc191babc04af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a99191fd4ff4eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ec77571da34ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c0163f37554853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a99191fd4ff4eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ebf10f4ecce4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ec77571da34ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,919</x:t>
-[...21 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,079</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>