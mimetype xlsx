--- v4 (2026-04-23)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fdc191babc04af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbe5573d390418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ec77571da34ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784915a97d2c460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ebf10f4ecce4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ec77571da34ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf85ccbac574291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784915a97d2c460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,653</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
-[...80 lines deleted...]
-          <x:t>0,641</x:t>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>