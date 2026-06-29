--- v5 (2026-06-03)
+++ v6 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbe5573d390418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d82eee0ac084c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784915a97d2c460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R960da84422244d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf85ccbac574291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784915a97d2c460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121fbcd6abad486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R960da84422244d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
-[...249 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,529</x:t>
-[...43 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...73 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>