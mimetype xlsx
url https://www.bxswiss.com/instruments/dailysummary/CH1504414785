--- v6 (2026-06-29)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d82eee0ac084c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4de7477dd274a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R960da84422244d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd008e88049e5444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121fbcd6abad486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R960da84422244d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1ee04a0ff846d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd008e88049e5444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,347</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...70 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...21 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...53 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>