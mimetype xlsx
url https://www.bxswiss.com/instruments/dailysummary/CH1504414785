--- v7 (2026-07-20)
+++ v8 (2026-08-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4de7477dd274a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385e69825cd24370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd008e88049e5444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d70573d13a49d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1ee04a0ff846d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd008e88049e5444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691415399d6a4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d70573d13a49d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...21 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...60 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,303</x:t>
-[...58 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...16 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,219</x:t>
-[...269 lines deleted...]
-          <x:t>0,267</x:t>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>