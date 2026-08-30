--- v8 (2026-08-10)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R385e69825cd24370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81262ad55494513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d70573d13a49d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1ebf8ebf294570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691415399d6a4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d70573d13a49d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re374247964d942a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1ebf8ebf294570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,249</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>0,213</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,207</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...21 lines deleted...]
-          <x:t>0,233</x:t>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,227</x:t>
-[...33 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>