--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1d1c7339c34bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecd2860fa13472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf691de9d5b481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3ce53335fd4071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d32c1ee91b4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf691de9d5b481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ebdda7635d4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3ce53335fd4071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>