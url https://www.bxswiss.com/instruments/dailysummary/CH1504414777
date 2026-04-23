--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecd2860fa13472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60fab1a081fd448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3ce53335fd4071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e12733bacc4395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ebdda7635d4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3ce53335fd4071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d2b0b101294d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e12733bacc4395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,442</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,383</x:t>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>1,861</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>