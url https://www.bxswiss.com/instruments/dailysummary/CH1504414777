--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60fab1a081fd448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dd348cdb324359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e12733bacc4395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c8fdd5b3a44b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d2b0b101294d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e12733bacc4395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d31ebadef64b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c8fdd5b3a44b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,583</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,551</x:t>
-[...97 lines deleted...]
-          <x:t>1,497</x:t>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,403</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>