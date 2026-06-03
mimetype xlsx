--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88dd348cdb324359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5966e962f324dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c8fdd5b3a44b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a2e095eb554b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d31ebadef64b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c8fdd5b3a44b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97240812ce7e4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a2e095eb554b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,497</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,403</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,441</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,433</x:t>
-[...183 lines deleted...]
-          <x:t>1,349</x:t>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,259</x:t>
-[...144 lines deleted...]
-          <x:t>1,339</x:t>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>