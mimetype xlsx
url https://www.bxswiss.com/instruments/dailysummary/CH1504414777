--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5966e962f324dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3d322b14494553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a2e095eb554b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c520ce517a4724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97240812ce7e4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a2e095eb554b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc64b6e15fccd4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c520ce517a4724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,423</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,411</x:t>
-[...16 lines deleted...]
-          <x:t>1,417</x:t>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,337</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,333</x:t>
-[...65 lines deleted...]
-          <x:t>1,347</x:t>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,323</x:t>
-[...173 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,159</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>