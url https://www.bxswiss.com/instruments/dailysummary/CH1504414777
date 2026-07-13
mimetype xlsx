--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c3d322b14494553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea59a7e8e03403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c520ce517a4724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a3a0d7f6154676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc64b6e15fccd4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c520ce517a4724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b96c19eaaa24445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a3a0d7f6154676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,203</x:t>
-[...16 lines deleted...]
-          <x:t>1,159</x:t>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,151</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,171</x:t>
-[...495 lines deleted...]
-          <x:t>1,079</x:t>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>