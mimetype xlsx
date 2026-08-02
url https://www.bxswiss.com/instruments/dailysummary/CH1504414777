--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea59a7e8e03403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9575489e9604e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a3a0d7f6154676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841e40c9912b4213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b96c19eaaa24445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a3a0d7f6154676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ad2b10d7934708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841e40c9912b4213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,147</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,129</x:t>
-[...16 lines deleted...]
-          <x:t>1,129</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,117</x:t>
-[...70 lines deleted...]
-          <x:t>1,125</x:t>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,109</x:t>
-[...259 lines deleted...]
-          <x:t>0,953</x:t>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...16 lines deleted...]
-          <x:t>0,931</x:t>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...107 lines deleted...]
-          <x:t>1,019</x:t>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>