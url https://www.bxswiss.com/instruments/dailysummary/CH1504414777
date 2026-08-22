--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9575489e9604e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3051ef266a34d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841e40c9912b4213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b9aa952d2564200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ad2b10d7934708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841e40c9912b4213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e354c1106054cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b9aa952d2564200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,043</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,029</x:t>
-[...48 lines deleted...]
-          <x:t>0,953</x:t>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...16 lines deleted...]
-          <x:t>0,931</x:t>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...178 lines deleted...]
-          <x:t>1,043</x:t>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,013</x:t>
-[...232 lines deleted...]
-          <x:t>0,987</x:t>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>