--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa741a5f0d54deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0cb9c990d641ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f483f925f64c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cd3c6a921f4bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe1f4990b9a4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f483f925f64c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ecfc0bc3d564f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cd3c6a921f4bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,082</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,963</x:t>
-[...382 lines deleted...]
-          <x:t>0,921</x:t>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>