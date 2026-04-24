--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0cb9c990d641ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa5d92cd3004e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cd3c6a921f4bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaad7b20baf54c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ecfc0bc3d564f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cd3c6a921f4bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68ed3d621bd47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaad7b20baf54c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,463</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>1,489</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>