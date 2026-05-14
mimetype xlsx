--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa5d92cd3004e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ff7fb3528844d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaad7b20baf54c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ae368266864266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68ed3d621bd47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaad7b20baf54c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ad80ebe82a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ae368266864266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,121</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>1,037</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...144 lines deleted...]
-          <x:t>1,037</x:t>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>