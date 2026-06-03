--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ff7fb3528844d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a54bf921789435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ae368266864266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d8b36b0bcf431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ad80ebe82a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ae368266864266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re638a8f436ac4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d8b36b0bcf431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,037</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...58 lines deleted...]
-          <x:t>0,961</x:t>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,051</x:t>
-[...26 lines deleted...]
-          <x:t>1,061</x:t>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,029</x:t>
-[...254 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...107 lines deleted...]
-          <x:t>0,983</x:t>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>