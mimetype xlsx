--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a54bf921789435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5843bb37e46442e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d8b36b0bcf431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6f8de270854a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re638a8f436ac4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d8b36b0bcf431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3aa6dd85b64264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6f8de270854a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,059</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,777</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>