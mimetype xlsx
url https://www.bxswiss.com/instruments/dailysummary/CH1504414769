--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5843bb37e46442e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6720fbf823e4612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6f8de270854a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b5131d05804412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3aa6dd85b64264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6f8de270854a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923dfdc03b2e438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b5131d05804412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,857</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,839</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...367 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,743</x:t>
-[...4 lines deleted...]
-          <x:t>0,697</x:t>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>