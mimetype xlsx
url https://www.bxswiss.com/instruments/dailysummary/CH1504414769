--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6720fbf823e4612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re217799f94b74d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b5131d05804412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd3463466284e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923dfdc03b2e438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b5131d05804412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43751379d3214e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd3463466284e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,743</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...60 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,737</x:t>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,703</x:t>
-[...264 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,633</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>