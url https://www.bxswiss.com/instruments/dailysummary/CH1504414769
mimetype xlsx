--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re217799f94b74d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f9d356aaf84463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd3463466284e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc08f27b661473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43751379d3214e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd3463466284e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58df2c340ae04db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc08f27b661473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...528 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>