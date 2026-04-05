--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71cc1e5e8dc46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59136414114143d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edd709ee0fd4144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8a579d2b8643c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7895fe52479944fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edd709ee0fd4144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88516103e7c4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8a579d2b8643c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,727</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,727</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,987</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>