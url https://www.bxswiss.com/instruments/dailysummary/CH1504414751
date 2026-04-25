--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59136414114143d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9d7dde1e704aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f8a579d2b8643c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827b988e0db94131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88516103e7c4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f8a579d2b8643c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155ba4d5b1e54d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827b988e0db94131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,861</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,707</x:t>
-[...566 lines deleted...]
-          <x:t>1,027</x:t>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>