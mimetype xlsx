--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9d7dde1e704aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b4618611bf48ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827b988e0db94131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba1e878c9904538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155ba4d5b1e54d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827b988e0db94131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0683ec8167db4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba1e878c9904538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>