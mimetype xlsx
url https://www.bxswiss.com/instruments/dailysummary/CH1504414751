--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b4618611bf48ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b960752105f45ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba1e878c9904538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re50cb21b5c5c45f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0683ec8167db4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba1e878c9904538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e51af9ef034e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re50cb21b5c5c45f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,619</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...43 lines deleted...]
-          <x:t>0,623</x:t>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,657</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,601</x:t>
-[...151 lines deleted...]
-          <x:t>0,627</x:t>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
-[...48 lines deleted...]
-          <x:t>0,427</x:t>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,553</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>