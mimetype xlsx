--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b960752105f45ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3053fca70134a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re50cb21b5c5c45f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b5fe38b41a4ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e51af9ef034e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re50cb21b5c5c45f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147a3490e48849f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b5fe38b41a4ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,383</x:t>
-[...198 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>