--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3053fca70134a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0a1e10c67d446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b5fe38b41a4ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d4d0b3ff23454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147a3490e48849f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b5fe38b41a4ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835e359caab043f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d4d0b3ff23454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>