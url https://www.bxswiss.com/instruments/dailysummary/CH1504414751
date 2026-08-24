--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0a1e10c67d446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd1f5c0540b482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d4d0b3ff23454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82462bdf46d84362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835e359caab043f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d4d0b3ff23454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b9d99d8fb84a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82462bdf46d84362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...232 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,213</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,247</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>