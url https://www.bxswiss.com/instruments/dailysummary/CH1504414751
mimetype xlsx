--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd1f5c0540b482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd87df2a05a945db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82462bdf46d84362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c08c2114594ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b9d99d8fb84a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82462bdf46d84362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a88a623c6824363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c08c2114594ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,167</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,153</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>06.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,139</x:t>
-[...48 lines deleted...]
-          <x:t>0,139</x:t>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
-[...16 lines deleted...]
-          <x:t>0,143</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...33 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,133</x:t>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,131</x:t>
-[...161 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>