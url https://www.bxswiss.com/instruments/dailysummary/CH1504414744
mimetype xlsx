--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cef0057169644f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6557afe168844b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a0a7d745f22458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384cb39561c3484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4697767620c34156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a0a7d745f22458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c41f8c536774733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384cb39561c3484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>