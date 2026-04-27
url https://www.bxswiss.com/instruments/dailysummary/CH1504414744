--- v3 (2026-04-05)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6557afe168844b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ca2e766e3245e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384cb39561c3484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89da08cef6e546ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c41f8c536774733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384cb39561c3484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R625d83a41c2f4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89da08cef6e546ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,817</x:t>
-[...549 lines deleted...]
-          <x:t>0,971</x:t>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>