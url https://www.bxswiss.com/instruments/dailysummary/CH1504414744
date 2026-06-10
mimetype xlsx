--- v4 (2026-04-27)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ca2e766e3245e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc168d686a4bb4c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89da08cef6e546ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff1ee778d154d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R625d83a41c2f4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89da08cef6e546ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b366cbb735f4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff1ee778d154d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,587</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,479</x:t>
-[...134 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>