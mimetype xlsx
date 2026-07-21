--- v5 (2026-06-10)
+++ v6 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc168d686a4bb4c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc135901cfcc848a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff1ee778d154d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec2b3d72cf554541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b366cbb735f4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff1ee778d154d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c298f08be44607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec2b3d72cf554541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,373</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...161 lines deleted...]
-          <x:t>0,411</x:t>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>