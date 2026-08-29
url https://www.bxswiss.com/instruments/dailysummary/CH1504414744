--- v6 (2026-07-21)
+++ v7 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc135901cfcc848a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62eff37196754ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec2b3d72cf554541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e61fcd49dde4b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c298f08be44607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec2b3d72cf554541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b55e16e41e54f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e61fcd49dde4b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>0,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>