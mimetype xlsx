--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3d7f2a00ce4041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5169821e2f41d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2be23759614d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cd1c7de31346eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1c04b1f451445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2be23759614d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e9691f624f4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cd1c7de31346eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>