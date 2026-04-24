--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5169821e2f41d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe94d05e10fd41a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8cd1c7de31346eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c6604042294b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e9691f624f4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8cd1c7de31346eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21aed16150aa4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c6604042294b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,519</x:t>
-[...4 lines deleted...]
-          <x:t>1,343</x:t>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,357</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,581</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,475</x:t>
-[...539 lines deleted...]
-          <x:t>1,697</x:t>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>