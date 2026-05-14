--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe94d05e10fd41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a9dd4e0def4ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c6604042294b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5ccfa5233a4b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21aed16150aa4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c6604042294b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b621f22b1824f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5ccfa5233a4b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,443</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,311</x:t>
-[...31 lines deleted...]
-          <x:t>1,119</x:t>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,249</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>