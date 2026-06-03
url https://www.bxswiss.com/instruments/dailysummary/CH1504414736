--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a9dd4e0def4ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3437c4585b90486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5ccfa5233a4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a4bec3ac5b4278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b621f22b1824f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5ccfa5233a4b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e297c532c8e49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a4bec3ac5b4278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,271</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,307</x:t>
-[...205 lines deleted...]
-          <x:t>1,291</x:t>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,277</x:t>
-[...38 lines deleted...]
-          <x:t>1,139</x:t>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,989</x:t>
-[...139 lines deleted...]
-          <x:t>1,213</x:t>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>