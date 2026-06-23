--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3437c4585b90486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac850e009665440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a4bec3ac5b4278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b13245941e4cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e297c532c8e49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a4bec3ac5b4278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2e33e342c841f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b13245941e4cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,141</x:t>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>1,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,077</x:t>
-[...26 lines deleted...]
-          <x:t>1,043</x:t>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>