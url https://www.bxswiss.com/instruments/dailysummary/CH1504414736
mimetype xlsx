--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac850e009665440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe077ee4cbc34e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41b13245941e4cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race29314aecd44cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2e33e342c841f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41b13245941e4cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6809c55d854b4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race29314aecd44cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,007</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...183 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,033</x:t>
-[...58 lines deleted...]
-          <x:t>0,973</x:t>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,973</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>