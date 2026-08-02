--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe077ee4cbc34e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f01073c89841b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race29314aecd44cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88cb126d8eb74f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6809c55d854b4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race29314aecd44cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5279d1658e11435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88cb126d8eb74f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,033</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,017</x:t>
-[...124 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,973</x:t>
-[...259 lines deleted...]
-          <x:t>0,837</x:t>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>