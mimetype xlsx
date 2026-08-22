--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f01073c89841b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc831e30ef2b4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88cb126d8eb74f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R913c917587f74cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5279d1658e11435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88cb126d8eb74f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e73465df8744d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R913c917587f74cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,937</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,837</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>