--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f70f80156fb4dad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85572cf138fe46f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4f2558c12f4947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e066cf44f6a40f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297c8b5c3ea94dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4f2558c12f4947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae6535c2d61419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e066cf44f6a40f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>