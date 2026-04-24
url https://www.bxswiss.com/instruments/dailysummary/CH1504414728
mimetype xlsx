--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85572cf138fe46f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29aace7e5f874de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e066cf44f6a40f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc708f8fbdf354b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae6535c2d61419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e066cf44f6a40f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442488acf94d482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc708f8fbdf354b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,991</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,341</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>