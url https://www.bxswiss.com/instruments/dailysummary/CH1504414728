--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29aace7e5f874de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14596f8d8ea4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc708f8fbdf354b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227acfa8d9eb471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442488acf94d482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc708f8fbdf354b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2249c84424ca42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227acfa8d9eb471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>