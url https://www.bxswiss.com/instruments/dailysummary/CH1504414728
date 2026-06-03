--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14596f8d8ea4806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5ba8f30b4a42e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227acfa8d9eb471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e699ac4e024d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2249c84424ca42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227acfa8d9eb471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b501bcf5734769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e699ac4e024d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,999</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,801</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...301 lines deleted...]
-          <x:t>0,717</x:t>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>