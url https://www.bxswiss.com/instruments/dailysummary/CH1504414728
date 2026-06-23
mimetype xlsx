--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5ba8f30b4a42e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref93f58cc19d41fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e699ac4e024d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6cad11dc2964940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b501bcf5734769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e699ac4e024d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7150f23f262a4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6cad11dc2964940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,863</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
-[...6 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,871</x:t>
-[...328 lines deleted...]
-          <x:t>0,683</x:t>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...73 lines deleted...]
-          <x:t>0,691</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>