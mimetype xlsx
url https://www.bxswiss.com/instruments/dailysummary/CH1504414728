--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref93f58cc19d41fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133e476829b84d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6cad11dc2964940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b48290d606e4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7150f23f262a4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6cad11dc2964940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f71d770591d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b48290d606e4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,709</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
-[...70 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,727</x:t>
-[...291 lines deleted...]
-          <x:t>0,617</x:t>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,661</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,653</x:t>
-[...63 lines deleted...]
-          <x:t>0,599</x:t>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>