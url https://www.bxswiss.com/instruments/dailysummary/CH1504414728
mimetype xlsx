--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R133e476829b84d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aec923422824998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b48290d606e4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf154911e2447478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f71d770591d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b48290d606e4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ab97beeab8459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf154911e2447478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,641</x:t>
-[...43 lines deleted...]
-          <x:t>0,653</x:t>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>0,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
-[...21 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...117 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>