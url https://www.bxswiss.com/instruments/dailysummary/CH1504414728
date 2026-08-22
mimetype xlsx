--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aec923422824998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000344da27764b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf154911e2447478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2463fc645554dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54ab97beeab8459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf154911e2447478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfb7b20206f4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2463fc645554dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
-[...21 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>