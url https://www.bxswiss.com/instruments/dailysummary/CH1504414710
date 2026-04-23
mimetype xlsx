--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc118fbc4d34c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2e0942d9fe4f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487ea759c10c4255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86208586b1a443c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R764c12bf51f14e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487ea759c10c4255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe19aea0827145c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86208586b1a443c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,503</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,493</x:t>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>0,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>