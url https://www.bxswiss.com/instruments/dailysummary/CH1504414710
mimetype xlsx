--- v3 (2026-04-23)
+++ v4 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2e0942d9fe4f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48b6abb2eb242ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86208586b1a443c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31d2e51ccbf49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe19aea0827145c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86208586b1a443c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b71e8da73b407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31d2e51ccbf49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,557</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,451</x:t>
-[...33 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
-[...36 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>