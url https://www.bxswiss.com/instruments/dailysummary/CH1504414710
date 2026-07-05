--- v4 (2026-06-13)
+++ v5 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re48b6abb2eb242ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd489a153dc4b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31d2e51ccbf49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf730b9f4520458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b71e8da73b407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31d2e51ccbf49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf65d1deff9f54e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf730b9f4520458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,409</x:t>
-[...58 lines deleted...]
-          <x:t>0,317</x:t>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,353</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,341</x:t>
-[...242 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>