--- v5 (2026-07-05)
+++ v6 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddd489a153dc4b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c7def5d6c24778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf730b9f4520458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c2f4d21e1a4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf65d1deff9f54e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf730b9f4520458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf358f946c1994f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c2f4d21e1a4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,271</x:t>
-[...70 lines deleted...]
-          <x:t>0,271</x:t>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,267</x:t>
-[...6 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,267</x:t>
-[...4 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...90 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>