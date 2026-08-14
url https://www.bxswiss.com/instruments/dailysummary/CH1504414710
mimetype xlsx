--- v6 (2026-07-25)
+++ v7 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c7def5d6c24778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22798354942451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c2f4d21e1a4908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8ceeb8b5e04c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf358f946c1994f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c2f4d21e1a4908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ae63cec68b4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8ceeb8b5e04c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,271</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
-[...60 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...53 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,191</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>0,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>