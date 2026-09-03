--- v7 (2026-08-14)
+++ v8 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22798354942451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a5c71ecae964940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8ceeb8b5e04c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92ebe95df77c4370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ae63cec68b4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8ceeb8b5e04c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd090c816b3f04518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92ebe95df77c4370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>