--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4264f4a538b34c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aba7c8d47d54b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0cd2576966044dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fcd587fda2444e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a391b669981451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0cd2576966044dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae33af00a834a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fcd587fda2444e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,507</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>