--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aba7c8d47d54b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6a279b9da546b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fcd587fda2444e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed4cfd9330846ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae33af00a834a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fcd587fda2444e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e010121c442494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed4cfd9330846ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,628</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,559</x:t>
-[...620 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>