--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6a279b9da546b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35e0cba7828b48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ed4cfd9330846ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0cc31426a84472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e010121c442494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ed4cfd9330846ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5120b33ff2e6473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0cc31426a84472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,637</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,617</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>