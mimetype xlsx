--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35e0cba7828b48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2045e30772d6447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0cc31426a84472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2464117f880f4365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5120b33ff2e6473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0cc31426a84472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a32dc9026c4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2464117f880f4365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,467</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>