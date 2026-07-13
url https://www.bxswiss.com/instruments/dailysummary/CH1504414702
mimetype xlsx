--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2045e30772d6447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed554585af04ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2464117f880f4365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd19f712126524d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a32dc9026c4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2464117f880f4365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb0ea717c2e4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd19f712126524d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,387</x:t>
-[...58 lines deleted...]
-          <x:t>0,301</x:t>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,323</x:t>
-[...249 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...107 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>