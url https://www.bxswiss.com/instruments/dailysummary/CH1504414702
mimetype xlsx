--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed554585af04ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80066c1cff1d430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd19f712126524d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49a4f90a55b4bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb0ea717c2e4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd19f712126524d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7f8ea8d4a346ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49a4f90a55b4bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...70 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,239</x:t>
-[...53 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>