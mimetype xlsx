--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80066c1cff1d430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5de29d0466b04cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49a4f90a55b4bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21914f34ac4424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7f8ea8d4a346ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49a4f90a55b4bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc01cb81a85ed4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21914f34ac4424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,217</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>0,181</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,177</x:t>
-[...33 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>