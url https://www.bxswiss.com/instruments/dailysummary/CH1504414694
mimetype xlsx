--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a2ef0fe0da4c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae34cf87fc04b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e98436feea34b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7bd71abcceb451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd8adb07daf478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e98436feea34b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7017681c57be4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7bd71abcceb451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,519</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>