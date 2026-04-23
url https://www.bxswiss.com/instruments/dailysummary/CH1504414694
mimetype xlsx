--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae34cf87fc04b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57cf175063724f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7bd71abcceb451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e357559068b45fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7017681c57be4c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7bd71abcceb451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455d1a891a174ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e357559068b45fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,769</x:t>
-[...603 lines deleted...]
-          <x:t>0,829</x:t>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>