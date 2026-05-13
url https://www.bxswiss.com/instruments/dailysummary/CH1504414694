--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57cf175063724f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77f8acaa6a340fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e357559068b45fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f3a76f7fa314f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455d1a891a174ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e357559068b45fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e6325773524885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f3a76f7fa314f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,607</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>