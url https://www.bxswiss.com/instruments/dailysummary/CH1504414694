--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77f8acaa6a340fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78fab9d390fa415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f3a76f7fa314f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6c70d0e69b4d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e6325773524885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f3a76f7fa314f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b4890cce6a44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6c70d0e69b4d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,499</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,409</x:t>
-[...249 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,503</x:t>
-[...58 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,479</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>