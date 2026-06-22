--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78fab9d390fa415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eede6b9c3c74b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6c70d0e69b4d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66028632014c410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b4890cce6a44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6c70d0e69b4d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabcd378858564c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66028632014c410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
-[...286 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...16 lines deleted...]
-          <x:t>0,307</x:t>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>0,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>