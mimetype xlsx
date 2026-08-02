--- v6 (2026-06-22)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eede6b9c3c74b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69359f93cb88474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66028632014c410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0dfd272e19d4037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabcd378858564c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66028632014c410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97987168bdfd474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0dfd272e19d4037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...414 lines deleted...]
-          <x:t>0,261</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,241</x:t>
-[...70 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...26 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>