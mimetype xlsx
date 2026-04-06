--- v2 (2026-03-17)
+++ v3 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30cd2230b464a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd500987bd3704a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb0bb542d604d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ad6960d152491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6aed14bec74bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb0bb542d604d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f270661cc844187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ad6960d152491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...48 lines deleted...]
-          <x:t>1,251</x:t>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,443</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>1,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>