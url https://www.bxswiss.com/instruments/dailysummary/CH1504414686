--- v3 (2026-04-06)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd500987bd3704a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46589b37f3874dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ad6960d152491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da3a7081b4142e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f270661cc844187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ad6960d152491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re671e284d5444fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da3a7081b4142e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,443</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,339</x:t>
-[...539 lines deleted...]
-          <x:t>1,547</x:t>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>