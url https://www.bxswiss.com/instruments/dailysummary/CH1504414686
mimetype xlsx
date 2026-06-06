--- v4 (2026-04-26)
+++ v5 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46589b37f3874dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57140ccaa7d4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da3a7081b4142e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683ed7dd03004f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re671e284d5444fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da3a7081b4142e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d9d42261b34526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683ed7dd03004f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,161</x:t>
-[...16 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,197</x:t>
-[...90 lines deleted...]
-          <x:t>1,191</x:t>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>