--- v5 (2026-06-06)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57140ccaa7d4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed5bccc56b141b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683ed7dd03004f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c593fe2d2d64feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d9d42261b34526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683ed7dd03004f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20bfc9db58024d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c593fe2d2d64feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,883</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,953</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,037</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,985</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,961</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>01.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,989</x:t>
-[...117 lines deleted...]
-          <x:t>0,999</x:t>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>