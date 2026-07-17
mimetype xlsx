--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed5bccc56b141b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02d54ef27944912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c593fe2d2d64feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e077471e9d48d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20bfc9db58024d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c593fe2d2d64feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44abd116002a4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e077471e9d48d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,961</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>01.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,989</x:t>
-[...107 lines deleted...]
-          <x:t>1,001</x:t>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,999</x:t>
-[...195 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,931</x:t>
-[...58 lines deleted...]
-          <x:t>0,879</x:t>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>