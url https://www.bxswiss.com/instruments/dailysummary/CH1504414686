--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02d54ef27944912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa398f3c916448c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e077471e9d48d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e42fba4153b48cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44abd116002a4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e077471e9d48d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7829dff0c1d4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e42fba4153b48cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,931</x:t>
-[...58 lines deleted...]
-          <x:t>0,879</x:t>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,877</x:t>
-[...75 lines deleted...]
-          <x:t>0,857</x:t>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,733</x:t>
-[...215 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>