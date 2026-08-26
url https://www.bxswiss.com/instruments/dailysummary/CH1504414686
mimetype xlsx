--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa398f3c916448c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36acde007f4b4315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e42fba4153b48cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5c47c125ce490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7829dff0c1d4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e42fba4153b48cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b0eb4136b24f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5c47c125ce490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,753</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,733</x:t>
-[...384 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,769</x:t>
-[...124 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,697</x:t>
-[...31 lines deleted...]
-          <x:t>0,633</x:t>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>