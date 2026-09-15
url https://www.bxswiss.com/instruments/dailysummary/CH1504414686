--- v9 (2026-08-26)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36acde007f4b4315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913c88fb81504577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5c47c125ce490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b434d84d8144bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b0eb4136b24f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5c47c125ce490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7459ba2d22347dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b434d84d8144bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,769</x:t>
-[...124 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,659</x:t>
-[...21 lines deleted...]
-          <x:t>0,633</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...43 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,663</x:t>
-[...107 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,675</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>0,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>