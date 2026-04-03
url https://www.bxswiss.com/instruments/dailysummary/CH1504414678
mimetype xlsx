--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809591291df14e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bcaf10399834d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314649e4c57f45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9401de068e45471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf760694687f04b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314649e4c57f45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb42d19085a346fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9401de068e45471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>