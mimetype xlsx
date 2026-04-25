--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bcaf10399834d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc7852e93b54ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9401de068e45471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844329dc63294faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb42d19085a346fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9401de068e45471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a885c74f21448ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844329dc63294faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,931</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>1,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>