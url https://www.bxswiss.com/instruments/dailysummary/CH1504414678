--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc7852e93b54ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b141c873994e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844329dc63294faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d8822bc7014c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a885c74f21448ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844329dc63294faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc14e0c3754b4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d8822bc7014c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,897</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...43 lines deleted...]
-          <x:t>0,869</x:t>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>0,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>