--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b141c873994e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80a81056d714d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d8822bc7014c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3bee687dca4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc14e0c3754b4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d8822bc7014c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad1038315ab42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3bee687dca4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,737</x:t>
-[...340 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,821</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>