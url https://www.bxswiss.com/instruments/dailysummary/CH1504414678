--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80a81056d714d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21cb4599fc04f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3bee687dca4335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938cf2271fac475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad1038315ab42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3bee687dca4335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219e92831a7441af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938cf2271fac475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,851</x:t>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,847</x:t>
-[...97 lines deleted...]
-          <x:t>0,767</x:t>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>0,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,627</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...53 lines deleted...]
-          <x:t>0,637</x:t>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>