--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21cb4599fc04f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad48859fba81440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938cf2271fac475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1053c8389dc54c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219e92831a7441af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938cf2271fac475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e7e192601ae4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1053c8389dc54c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,627</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...222 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,583</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,577</x:t>
-[...11 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,547</x:t>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,581</x:t>
-[...26 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,553</x:t>
-[...80 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>