--- v7 (2026-07-15)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad48859fba81440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2b35732edd48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1053c8389dc54c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eb870214af43ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e7e192601ae4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1053c8389dc54c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957fc9abc5f34ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eb870214af43ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...33 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,521</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>0,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>0,491</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>