--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2b35732edd48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402d8a422dae44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eb870214af43ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb1f7d7bede4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957fc9abc5f34ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eb870214af43ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c0939333174d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb1f7d7bede4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,377</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>0,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>