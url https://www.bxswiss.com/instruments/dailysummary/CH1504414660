--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e04a35c92df40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d43b9b1f6a46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d8377facda46f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289d85f493394ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redcbe53a2bbb4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d8377facda46f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7237029581ac465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289d85f493394ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>