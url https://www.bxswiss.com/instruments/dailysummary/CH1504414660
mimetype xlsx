--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d43b9b1f6a46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960f858280dc4142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289d85f493394ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e6472684de4434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7237029581ac465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289d85f493394ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefd835c20c143fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e6472684de4434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,831</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,747</x:t>
-[...323 lines deleted...]
-          <x:t>0,803</x:t>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,787</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>