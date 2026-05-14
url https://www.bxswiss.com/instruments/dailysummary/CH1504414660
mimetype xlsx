--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960f858280dc4142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942c332cee84420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7e6472684de4434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e396d8b0f245c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdefd835c20c143fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7e6472684de4434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54bd3c88f4740f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e396d8b0f245c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,449</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,437</x:t>
-[...21 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,389</x:t>
-[...16 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,437</x:t>
-[...80 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>