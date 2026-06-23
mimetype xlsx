--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R942c332cee84420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdd78cd2cff47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8e396d8b0f245c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfcc1608048486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb54bd3c88f4740f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8e396d8b0f245c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e5d3e57c7f4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfcc1608048486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...446 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,373</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,373</x:t>
-[...107 lines deleted...]
-          <x:t>0,417</x:t>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>