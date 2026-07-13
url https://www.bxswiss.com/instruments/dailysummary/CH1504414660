--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdd78cd2cff47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4035529a23c64737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfcc1608048486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8120a10342d40a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e5d3e57c7f4f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfcc1608048486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ad500c9af3480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8120a10342d40a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>