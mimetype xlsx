--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4035529a23c64737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b8825eb8fa428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8120a10342d40a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e4cafefc6348f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ad500c9af3480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8120a10342d40a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4e8172a77e4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e4cafefc6348f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,229</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,239</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,237</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,227</x:t>
-[...16 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...43 lines deleted...]
-          <x:t>0,227</x:t>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...173 lines deleted...]
-          <x:t>0,209</x:t>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,193</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,169</x:t>
-[...11 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
-[...139 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>