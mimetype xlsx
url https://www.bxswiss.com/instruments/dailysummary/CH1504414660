--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b8825eb8fa428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22c342babaf443b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e4cafefc6348f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb7261a3b2f44486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4e8172a77e4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e4cafefc6348f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e04dc5286147d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb7261a3b2f44486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,201</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...16 lines deleted...]
-          <x:t>0,193</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,169</x:t>
-[...11 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,169</x:t>
-[...87 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,141</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,137</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>