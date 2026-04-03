--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4346aeea5a4b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f77850668094949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4cf47f02b849bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8972f80e2d54dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2a37f369b94bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4cf47f02b849bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8d5d3d8e604d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8972f80e2d54dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,463</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,453</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>