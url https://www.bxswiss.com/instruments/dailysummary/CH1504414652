--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f77850668094949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a25ec6d5904276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8972f80e2d54dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5be5a340db4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8d5d3d8e604d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8972f80e2d54dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692786865ace4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5be5a340db4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,699</x:t>
-[...53 lines deleted...]
-          <x:t>0,643</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,643</x:t>
-[...539 lines deleted...]
-          <x:t>0,749</x:t>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>