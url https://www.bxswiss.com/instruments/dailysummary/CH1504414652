--- v4 (2026-04-24)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a25ec6d5904276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0482a5736eb24202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5be5a340db4d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd610452da3de4cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692786865ace4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5be5a340db4d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5466b6c31d2423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd610452da3de4cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,427</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...80 lines deleted...]
-          <x:t>0,433</x:t>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>