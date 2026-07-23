--- v5 (2026-06-13)
+++ v6 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0482a5736eb24202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae35b74ce9214ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd610452da3de4cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394fc109f36741d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5466b6c31d2423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd610452da3de4cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ef134dcf544d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394fc109f36741d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>