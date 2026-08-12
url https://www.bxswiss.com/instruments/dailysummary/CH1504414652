--- v6 (2026-07-23)
+++ v7 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae35b74ce9214ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f9492b8e97450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394fc109f36741d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refde4e0ebf714eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09ef134dcf544d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394fc109f36741d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8e85dae0f44e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refde4e0ebf714eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,213</x:t>
-[...4 lines deleted...]
-          <x:t>0,191</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>0,197</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,179</x:t>
-[...48 lines deleted...]
-          <x:t>0,181</x:t>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,147</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,159</x:t>
-[...26 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>