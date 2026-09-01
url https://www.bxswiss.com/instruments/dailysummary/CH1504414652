--- v7 (2026-08-12)
+++ v8 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f9492b8e97450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069399e4636d4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refde4e0ebf714eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d4e23b10c64726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8e85dae0f44e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refde4e0ebf714eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403c8c8059374a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d4e23b10c64726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>