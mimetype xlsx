--- v1 (2026-02-21)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0027d84194a4796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782e5bae42604874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682deeacdd454eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09d722655ed4e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72150c365ae54baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682deeacdd454eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69248e86f02743d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09d722655ed4e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,747</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>