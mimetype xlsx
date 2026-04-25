--- v2 (2026-04-05)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782e5bae42604874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123998b08a304774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb09d722655ed4e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db1f8c9c4a34ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69248e86f02743d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb09d722655ed4e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb12f9f8a8d44d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db1f8c9c4a34ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,297</x:t>
-[...112 lines deleted...]
-          <x:t>1,021</x:t>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>