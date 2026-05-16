--- v3 (2026-04-25)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123998b08a304774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad64fe743284d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db1f8c9c4a34ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d3d3e81fd643f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb12f9f8a8d44d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db1f8c9c4a34ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8912fddde76543fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d3d3e81fd643f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,949</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,811</x:t>
-[...134 lines deleted...]
-          <x:t>0,963</x:t>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>1,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>