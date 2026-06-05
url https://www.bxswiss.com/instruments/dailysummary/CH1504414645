--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad64fe743284d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb21b56ba8ca4f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d3d3e81fd643f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab0ba1ffd564d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8912fddde76543fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d3d3e81fd643f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re705c866e4bd4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab0ba1ffd564d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,101</x:t>
-[...237 lines deleted...]
-          <x:t>1,133</x:t>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>1,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>0,961</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>