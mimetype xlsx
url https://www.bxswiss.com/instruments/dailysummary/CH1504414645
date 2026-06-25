--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb21b56ba8ca4f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65521e14174949e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab0ba1ffd564d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905f9e4baaf94680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re705c866e4bd4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab0ba1ffd564d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaeed14d387b425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905f9e4baaf94680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,467</x:t>
-[...549 lines deleted...]
-          <x:t>1,387</x:t>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>