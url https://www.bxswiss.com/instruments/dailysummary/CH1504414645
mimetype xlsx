--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65521e14174949e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c60d56b0414a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905f9e4baaf94680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08b28b0f0804f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaeed14d387b425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905f9e4baaf94680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94aac1f9fe4463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08b28b0f0804f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,541</x:t>
-[...124 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,447</x:t>
-[...193 lines deleted...]
-          <x:t>1,277</x:t>
+          <x:t>1,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,233</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,189</x:t>
-[...11 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,403</x:t>
-[...117 lines deleted...]
-          <x:t>1,137</x:t>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>