--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c60d56b0414a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad2df8f99194726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08b28b0f0804f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e15173576d4642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94aac1f9fe4463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08b28b0f0804f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8508cc60db41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e15173576d4642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,277</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,289</x:t>
-[...31 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,337</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>1,179</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,501</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>