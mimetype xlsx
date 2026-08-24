--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad2df8f99194726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940d2ff5807c49e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e15173576d4642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9f97873cf2482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8508cc60db41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e15173576d4642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0853557ba94674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9f97873cf2482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,593</x:t>
-[...544 lines deleted...]
-          <x:t>1,713</x:t>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>