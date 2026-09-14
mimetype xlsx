--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940d2ff5807c49e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6e413f4cf24523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9f97873cf2482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df5ac35a73e4f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0853557ba94674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9f97873cf2482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9185e614b0854e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df5ac35a73e4f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,659</x:t>
-[...4 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,747</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>