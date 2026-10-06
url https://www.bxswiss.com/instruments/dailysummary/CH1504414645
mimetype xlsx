--- v10 (2026-09-14)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6e413f4cf24523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7036e9ae404119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df5ac35a73e4f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a041d47ea74965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9185e614b0854e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df5ac35a73e4f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f593fb6fe6d46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a041d47ea74965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,607</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,519</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,441</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>1,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,474</x:t>
         </x:is>
       </x:c>
@@ -737,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>