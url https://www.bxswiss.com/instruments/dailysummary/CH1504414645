--- v11 (2026-10-06)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7036e9ae404119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2e38f2e2ac439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a041d47ea74965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d09b20c8ad4b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f593fb6fe6d46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a041d47ea74965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac7318acbf24daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d09b20c8ad4b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,314</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,216</x:t>
-[...156 lines deleted...]
-          <x:t>1,136</x:t>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,142</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,068</x:t>
-[...102 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,118</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>