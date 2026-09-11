--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9e926509c9417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaaead7ae25b42a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b810b4a360d4bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7eb3211912423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6107a4a64dba41a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b810b4a360d4bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5d077467ff4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7eb3211912423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,611</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...485 lines deleted...]
-          <x:t>0,751</x:t>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>