--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaaead7ae25b42a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803f0913907d4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7eb3211912423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb7cd0b600574c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5d077467ff4628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7eb3211912423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R627759a6f5dc4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb7cd0b600574c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,889</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,893</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,787</x:t>
-[...48 lines deleted...]
-          <x:t>0,733</x:t>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,709</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>