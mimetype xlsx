--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803f0913907d4446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra097b4f1e6d94f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb7cd0b600574c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e7116c8ee94494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R627759a6f5dc4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb7cd0b600574c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8361d821d2472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e7116c8ee94494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,444</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,412</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,412</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,396</x:t>
-[...70 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>