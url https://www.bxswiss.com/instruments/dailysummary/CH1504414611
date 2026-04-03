--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1354d557890444ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9a0a9f5af44ae7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511b4902d3204d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f0b99fc3704c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df0bc8caf9247e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511b4902d3204d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re60fdc09c46b41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f0b99fc3704c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>