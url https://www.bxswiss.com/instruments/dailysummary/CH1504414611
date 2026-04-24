--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9a0a9f5af44ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09943a75d7094f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f0b99fc3704c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159c791db9fe4db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re60fdc09c46b41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f0b99fc3704c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8deaa26f654270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159c791db9fe4db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,137</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,377</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,207</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...328 lines deleted...]
-          <x:t>0,967</x:t>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>