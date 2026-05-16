--- v3 (2026-04-24)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09943a75d7094f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f203626a064ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R159c791db9fe4db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2d5b3792e04ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8deaa26f654270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R159c791db9fe4db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73127c4b0b04102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2d5b3792e04ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,037</x:t>
-[...21 lines deleted...]
-          <x:t>0,887</x:t>
+          <x:t>1,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...48 lines deleted...]
-          <x:t>1,339</x:t>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,121</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>1,199</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>