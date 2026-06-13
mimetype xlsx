--- v4 (2026-05-16)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f203626a064ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1913cb8ede8640ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2d5b3792e04ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02515cd7dc8043a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73127c4b0b04102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2d5b3792e04ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2823086221304ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02515cd7dc8043a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,177</x:t>
-[...16 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,127</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>1,261</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>1,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>