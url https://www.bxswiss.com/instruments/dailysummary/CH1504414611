--- v5 (2026-06-13)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1913cb8ede8640ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6708118aeec4433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02515cd7dc8043a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9aa09046a74b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2823086221304ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02515cd7dc8043a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e79097325fc40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9aa09046a74b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,231</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>1,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,613</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,577</x:t>
-[...87 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,541</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,441</x:t>
-[...117 lines deleted...]
-          <x:t>1,261</x:t>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>