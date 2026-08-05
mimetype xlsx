--- v6 (2026-07-15)
+++ v7 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6708118aeec4433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c059b5de5e54934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9aa09046a74b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree175ed1088c4a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e79097325fc40ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9aa09046a74b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5992eeb5083a4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree175ed1088c4a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,371</x:t>
-[...16 lines deleted...]
-          <x:t>1,453</x:t>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,351</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,339</x:t>
-[...345 lines deleted...]
-          <x:t>1,777</x:t>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>