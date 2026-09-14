--- v7 (2026-08-05)
+++ v8 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c059b5de5e54934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8e2ea659e64299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree175ed1088c4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b2f0f9ca9ac4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5992eeb5083a4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree175ed1088c4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdccc826fd3a544d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b2f0f9ca9ac4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,777</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,607</x:t>
-[...539 lines deleted...]
-          <x:t>1,951</x:t>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>