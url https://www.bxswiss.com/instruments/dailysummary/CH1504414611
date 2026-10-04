--- v8 (2026-09-14)
+++ v9 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8e2ea659e64299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d74367b78424e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b2f0f9ca9ac4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb62c700e9d4293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdccc826fd3a544d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b2f0f9ca9ac4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa2d68e7fda4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb62c700e9d4293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>