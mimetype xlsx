--- v9 (2026-10-04)
+++ v10 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d74367b78424e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1ef9a6ed0f4d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb62c700e9d4293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83267dbef794f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa2d68e7fda4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb62c700e9d4293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac533f4d08a849e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83267dbef794f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,408</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,232</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,228</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,154</x:t>
-[...141 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,152</x:t>
-[...9 lines deleted...]
-          <x:t>1,124</x:t>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>