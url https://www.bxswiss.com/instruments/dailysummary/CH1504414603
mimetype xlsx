--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3938a42df054e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b59d66ab7ea4525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54759c8e8f5642a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7138784cef4025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R185bb39233554781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54759c8e8f5642a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc2394e11374b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7138784cef4025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>