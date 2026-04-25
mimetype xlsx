--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b59d66ab7ea4525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c487cb85f054add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7138784cef4025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e97ba90802f402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc2394e11374b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7138784cef4025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a41436e2b64b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e97ba90802f402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,731</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>0,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>