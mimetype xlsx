--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c487cb85f054add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f5c4ecd6614be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e97ba90802f402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0521b3c7a049f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3a41436e2b64b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e97ba90802f402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree82885a76754362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0521b3c7a049f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,429</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>07.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,493</x:t>
-[...360 lines deleted...]
-          <x:t>0,549</x:t>
+          <x:t>0,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>