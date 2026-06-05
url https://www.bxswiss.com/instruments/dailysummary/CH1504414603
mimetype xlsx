--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f5c4ecd6614be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3081a3774a31408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0521b3c7a049f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra664e0ed0d3941c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree82885a76754362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0521b3c7a049f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9307b5fffa24bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra664e0ed0d3941c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>0,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>