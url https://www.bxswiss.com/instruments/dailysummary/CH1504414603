--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3081a3774a31408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c49949147a41bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra664e0ed0d3941c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f94eb93f86a4a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9307b5fffa24bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra664e0ed0d3941c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104883751efd4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f94eb93f86a4a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,487</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,739</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,423</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...26 lines deleted...]
-          <x:t>0,567</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,673</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>