--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c49949147a41bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e8d40734474c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f94eb93f86a4a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cd325b29d54097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104883751efd4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f94eb93f86a4a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04a62bc9d884da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cd325b29d54097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>0,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...65 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,449</x:t>
-[...301 lines deleted...]
-          <x:t>0,497</x:t>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>