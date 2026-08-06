--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e8d40734474c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d504fbf86f4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1cd325b29d54097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b8b5e6256346f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04a62bc9d884da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1cd325b29d54097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd4d317042c45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b8b5e6256346f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,611</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,629</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>0,839</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,809</x:t>
-[...220 lines deleted...]
-          <x:t>0,487</x:t>
+          <x:t>0,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>