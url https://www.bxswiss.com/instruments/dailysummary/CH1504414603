--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d504fbf86f4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944072e1614e4896" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b8b5e6256346f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d84ec8139445c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd4d317042c45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b8b5e6256346f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cab3205dd249e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d84ec8139445c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,859</x:t>
-[...524 lines deleted...]
-          <x:t>0,747</x:t>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,731</x:t>
-[...58 lines deleted...]
-          <x:t>0,891</x:t>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>