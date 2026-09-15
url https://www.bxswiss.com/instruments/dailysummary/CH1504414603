--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R944072e1614e4896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719f32a9c81343f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d84ec8139445c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa7ebea808e4b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cab3205dd249e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d84ec8139445c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R118b38d7aa0c4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa7ebea808e4b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,593</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,597</x:t>
-[...544 lines deleted...]
-          <x:t>0,899</x:t>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>