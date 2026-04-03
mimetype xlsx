--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980b93a4a2514f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4e9e6c55e142e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302a88f003fd4ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff2888694d94393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1298a6c9ab2e4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302a88f003fd4ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88927416b32f47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff2888694d94393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>