--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4e9e6c55e142e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec53848a118b4718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff2888694d94393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73c45842ec84ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88927416b32f47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff2888694d94393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78dfa5000b5a431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73c45842ec84ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,214</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,202</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...60 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...485 lines deleted...]
-          <x:t>0,099</x:t>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>