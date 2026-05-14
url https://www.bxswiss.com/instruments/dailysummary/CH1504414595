--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec53848a118b4718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90f524bb0bd4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73c45842ec84ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b9ff7b594545c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78dfa5000b5a431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73c45842ec84ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291c7e382ce44063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b9ff7b594545c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,083</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>24.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>0,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>