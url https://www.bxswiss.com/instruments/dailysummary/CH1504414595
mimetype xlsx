--- v5 (2026-05-14)
+++ v6 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90f524bb0bd4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdd15df61cc49e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b9ff7b594545c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917aba6c7069497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291c7e382ce44063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b9ff7b594545c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a620070e6b42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917aba6c7069497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,106</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,124</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>0,124</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,104</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>