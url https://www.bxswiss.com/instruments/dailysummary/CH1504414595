--- v6 (2026-06-04)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebdd15df61cc49e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3337168b474028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917aba6c7069497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf477ae1e22453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a620070e6b42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917aba6c7069497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd90340115b944a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf477ae1e22453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,116</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,102</x:t>
-[...87 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,144</x:t>
-[...242 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,169</x:t>
-[...21 lines deleted...]
-          <x:t>0,167</x:t>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,141</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>