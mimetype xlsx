--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3337168b474028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe99946c27d4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf477ae1e22453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7439c5b7b640bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd90340115b944a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf477ae1e22453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39ed9d4dce84902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7439c5b7b640bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,131</x:t>
-[...53 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,079</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,077</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>0,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>