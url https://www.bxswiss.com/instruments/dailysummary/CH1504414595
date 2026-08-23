--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe99946c27d4052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7096a58d1594887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7439c5b7b640bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b897d2d0b34434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39ed9d4dce84902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7439c5b7b640bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9548574853f044a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b897d2d0b34434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,143</x:t>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,143</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,159</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...16 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>