--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7096a58d1594887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc72a121dc742e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b897d2d0b34434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795d918fa8c1470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9548574853f044a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b897d2d0b34434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164ad6b9f37e4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795d918fa8c1470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,083</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>