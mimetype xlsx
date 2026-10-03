--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe464dba26a04cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a01caae3b58486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598f46bbb496452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1107dd1f259344e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a593a577194561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598f46bbb496452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3fadf0cce249ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1107dd1f259344e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>