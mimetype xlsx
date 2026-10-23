--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a01caae3b58486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bc40bc84ab422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1107dd1f259344e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580dd3592c0e4af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c3fadf0cce249ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1107dd1f259344e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e74aa1a56434276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580dd3592c0e4af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,446</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,492</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,488</x:t>
-[...124 lines deleted...]
-          <x:t>1,514</x:t>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,328</x:t>
-[...114 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,378</x:t>
-[...97 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>1,212</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>