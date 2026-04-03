--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R281915454582402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a35c97052704ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9d7c4a99e14d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b17f78cc66645ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3033b604fff447cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9d7c4a99e14d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2720c3f1f64fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b17f78cc66645ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>