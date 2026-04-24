--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a35c97052704ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1148c918594fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b17f78cc66645ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9e3792ecb24098"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2720c3f1f64fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b17f78cc66645ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153c4f21da8744c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9e3792ecb24098" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,463</x:t>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,421</x:t>
-[...87 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,369</x:t>
-[...75 lines deleted...]
-          <x:t>1,165</x:t>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>1,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>