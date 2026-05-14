--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1148c918594fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ac7af039ed4064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9e3792ecb24098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a1628021594efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153c4f21da8744c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9e3792ecb24098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda1c4c898514306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a1628021594efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,989</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,941</x:t>
-[...124 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>1,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...75 lines deleted...]
-          <x:t>1,057</x:t>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>1,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>