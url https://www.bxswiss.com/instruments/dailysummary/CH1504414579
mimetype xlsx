--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3ac7af039ed4064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565876c05b2f4101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a1628021594efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e861a6259143e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda1c4c898514306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a1628021594efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd06e34e09e4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e861a6259143e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,057</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,347</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,277</x:t>
-[...11 lines deleted...]
-          <x:t>1,299</x:t>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,391</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>1,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,389</x:t>
-[...139 lines deleted...]
-          <x:t>1,139</x:t>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>