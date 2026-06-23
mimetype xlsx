--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565876c05b2f4101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra815ca3b9bfd4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39e861a6259143e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c396a11ddc4849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd06e34e09e4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39e861a6259143e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1763c43fb46343eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c396a11ddc4849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,319</x:t>
-[...38 lines deleted...]
-          <x:t>1,579</x:t>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,419</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,603</x:t>
-[...161 lines deleted...]
-          <x:t>1,671</x:t>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>