--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra815ca3b9bfd4b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5dab29be04442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c396a11ddc4849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f1d701fc064598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1763c43fb46343eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c396a11ddc4849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142db47d24ab4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f1d701fc064598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,743</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,661</x:t>
-[...6 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,713</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>08.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,533</x:t>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,433</x:t>
-[...259 lines deleted...]
-          <x:t>1,591</x:t>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>1,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>