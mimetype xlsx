--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5dab29be04442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5569f3f808a45d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f1d701fc064598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e26e4ff0b04691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142db47d24ab4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f1d701fc064598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8f9d4120914983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e26e4ff0b04691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,431</x:t>
-[...26 lines deleted...]
-          <x:t>1,583</x:t>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,457</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>1,539</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,445</x:t>
-[...205 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,355</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>1,881</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>