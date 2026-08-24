--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5569f3f808a45d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983aba0714cc4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e26e4ff0b04691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a13676d1ed4f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8f9d4120914983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e26e4ff0b04691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e28fc9aa944ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a13676d1ed4f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,355</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>1,881</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...528 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>