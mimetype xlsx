--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983aba0714cc4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe464dba26a04cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a13676d1ed4f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598f46bbb496452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e28fc9aa944ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a13676d1ed4f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a593a577194561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598f46bbb496452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,213</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>2,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>