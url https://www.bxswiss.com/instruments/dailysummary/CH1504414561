--- v10 (2026-08-26)
+++ v11 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ae0d14dd854ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9ba6ebd317488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afa477236e54fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68462926637d4af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f949e0fd9c840eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afa477236e54fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79a29756f0a4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68462926637d4af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,659</x:t>
-[...70 lines deleted...]
-          <x:t>0,683</x:t>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>0,989</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>