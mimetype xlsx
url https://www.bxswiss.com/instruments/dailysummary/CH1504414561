--- v11 (2026-09-17)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9ba6ebd317488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4199ad7c8a42d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68462926637d4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03290e0e3cbc433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79a29756f0a4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68462926637d4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b9a40674434702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03290e0e3cbc433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,713</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,669</x:t>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>