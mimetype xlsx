--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4199ad7c8a42d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435751c82a264031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03290e0e3cbc433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc30bd9b109d46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b9a40674434702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03290e0e3cbc433a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d44f431f1584883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc30bd9b109d46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,556</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,448</x:t>
-[...87 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,434</x:t>
-[...252 lines deleted...]
-          <x:t>0,347</x:t>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>