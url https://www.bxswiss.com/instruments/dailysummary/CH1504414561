--- v2 (2026-03-17)
+++ v3 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334b079773484fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8ea84a53374bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37dd211c87074a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ee16cc0f1842f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafc10bf996e64fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37dd211c87074a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13afa9c47ef4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ee16cc0f1842f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,793</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,729</x:t>
-[...70 lines deleted...]
-          <x:t>0,791</x:t>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>