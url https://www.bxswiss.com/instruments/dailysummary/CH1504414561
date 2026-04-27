--- v3 (2026-04-07)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8ea84a53374bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398295860f1a42a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ee16cc0f1842f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60001a0e30a740d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13afa9c47ef4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ee16cc0f1842f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df20a9384214991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60001a0e30a740d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,843</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>0,587</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,573</x:t>
-[...355 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>