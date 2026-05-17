--- v4 (2026-04-27)
+++ v5 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398295860f1a42a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbc957e4c71490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60001a0e30a740d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3543a97c1b4f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df20a9384214991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60001a0e30a740d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5c88ff6c204bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3543a97c1b4f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,623</x:t>
-[...4 lines deleted...]
-          <x:t>0,547</x:t>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...171 lines deleted...]
-          <x:t>0,599</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>