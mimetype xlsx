--- v5 (2026-05-17)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbc957e4c71490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70818167a53948b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3543a97c1b4f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2284e4481d499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5c88ff6c204bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3543a97c1b4f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9a0d987a6d4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2284e4481d499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...4 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,593</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,779</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>0,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,707</x:t>
-[...166 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>