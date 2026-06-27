--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70818167a53948b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11193fe5364c417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2284e4481d499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a0df004cc848a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a9a0d987a6d4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2284e4481d499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b206cfcbd884642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a0df004cc848a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
-        </x:is>
-[...607 lines deleted...]
-          <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>