--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11193fe5364c417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f475bb2162b4a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a0df004cc848a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7d13af12064c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b206cfcbd884642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a0df004cc848a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcddf82b5480f4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7d13af12064c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,891</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>08.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...53 lines deleted...]
-          <x:t>0,645</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>0,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>