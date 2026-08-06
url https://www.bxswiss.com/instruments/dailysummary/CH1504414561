--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f475bb2162b4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13fdd2057fe144d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c7d13af12064c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989ea6b3d2694ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcddf82b5480f4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c7d13af12064c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc95957ea6c74850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989ea6b3d2694ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,669</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,737</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,677</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>0,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>