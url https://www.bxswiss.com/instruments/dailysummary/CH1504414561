--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13fdd2057fe144d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ae0d14dd854ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989ea6b3d2694ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afa477236e54fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc95957ea6c74850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989ea6b3d2694ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f949e0fd9c840eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afa477236e54fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,973</x:t>
-[...4 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...553 lines deleted...]
-          <x:t>1,029</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,007</x:t>
-[...26 lines deleted...]
-          <x:t>0,979</x:t>
+          <x:t>0,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>