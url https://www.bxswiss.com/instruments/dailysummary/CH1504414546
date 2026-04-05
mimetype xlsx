--- v1 (2026-03-15)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra098070904cd44ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a66a4b98f94cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca42db31f77546b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbf00080fd24f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68a421a967c4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca42db31f77546b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf023ca4e31a423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbf00080fd24f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,242</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,168</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,184</x:t>
-[...117 lines deleted...]
-          <x:t>0,190</x:t>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>