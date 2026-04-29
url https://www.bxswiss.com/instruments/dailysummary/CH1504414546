--- v2 (2026-04-05)
+++ v3 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a66a4b98f94cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5903009bf1b4413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbf00080fd24f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67df16cf30a459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf023ca4e31a423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbf00080fd24f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085d052a136049aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67df16cf30a459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,226</x:t>
-[...48 lines deleted...]
-          <x:t>0,168</x:t>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,142</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,140</x:t>
-[...48 lines deleted...]
-          <x:t>0,218</x:t>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,196</x:t>
-[...141 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>0,118</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>