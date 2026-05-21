--- v3 (2026-04-29)
+++ v4 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5903009bf1b4413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59dbc88a52f94a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67df16cf30a459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8f4ccd90254960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085d052a136049aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67df16cf30a459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ec32f025494108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8f4ccd90254960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,099</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,144</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,136</x:t>
-[...188 lines deleted...]
-          <x:t>0,174</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,150</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,148</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>