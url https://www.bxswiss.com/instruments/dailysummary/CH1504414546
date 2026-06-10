--- v4 (2026-05-21)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59dbc88a52f94a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce609e7259b469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8f4ccd90254960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a82b5593164019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ec32f025494108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8f4ccd90254960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912693621f3849ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a82b5593164019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,202</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,178</x:t>
-[...254 lines deleted...]
-          <x:t>0,184</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>0,212</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>