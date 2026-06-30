--- v5 (2026-06-10)
+++ v6 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce609e7259b469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66cf651eddd44151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a82b5593164019"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06ed8b1a2c04247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912693621f3849ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a82b5593164019" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39774462542493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06ed8b1a2c04247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,189</x:t>
-[...129 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>