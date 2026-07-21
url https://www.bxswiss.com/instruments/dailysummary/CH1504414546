--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66cf651eddd44151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c7c9e5a93a4172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06ed8b1a2c04247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4ba4f4ea6743f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39774462542493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06ed8b1a2c04247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3846ced76f40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4ba4f4ea6743f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
-[...21 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,099</x:t>
-[...318 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>