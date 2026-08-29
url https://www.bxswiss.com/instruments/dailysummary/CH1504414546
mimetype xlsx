--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c7c9e5a93a4172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5428271abf6a48da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4ba4f4ea6743f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2835580e8b4ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3846ced76f40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4ba4f4ea6743f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c316044bce346e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2835580e8b4ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...544 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>