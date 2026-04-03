--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd127502c46294aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305cf88c4efd41f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99bbf3fed6164d5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8af57ea72234118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c580834e124f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99bbf3fed6164d5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25be1d29dbb4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8af57ea72234118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>