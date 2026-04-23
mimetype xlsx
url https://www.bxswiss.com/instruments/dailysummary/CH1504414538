--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305cf88c4efd41f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f545b73bdb44be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8af57ea72234118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9197f665689e4ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25be1d29dbb4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8af57ea72234118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0777fa1c2b944a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9197f665689e4ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,339</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,359</x:t>
-[...70 lines deleted...]
-          <x:t>1,453</x:t>
+          <x:t>1,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,397</x:t>
-[...11 lines deleted...]
-          <x:t>1,301</x:t>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,237</x:t>
-[...436 lines deleted...]
-          <x:t>1,103</x:t>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>