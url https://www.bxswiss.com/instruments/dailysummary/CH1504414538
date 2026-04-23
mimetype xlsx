--- v4 (2026-04-23)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f545b73bdb44be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37e8eaf3ba8432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9197f665689e4ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28141ff4da244547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0777fa1c2b944a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9197f665689e4ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e35d1651bc4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28141ff4da244547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,381</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>