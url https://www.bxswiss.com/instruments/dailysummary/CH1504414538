--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37e8eaf3ba8432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cba40c314c4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28141ff4da244547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166d486ab7674bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e35d1651bc4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28141ff4da244547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec96ad08ba1942a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166d486ab7674bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,513</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,429</x:t>
-[...296 lines deleted...]
-          <x:t>1,369</x:t>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>