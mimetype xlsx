--- v6 (2026-05-13)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22cba40c314c4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e56200575b4bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166d486ab7674bf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f838abaa43b4ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec96ad08ba1942a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166d486ab7674bf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603fe73cffda432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f838abaa43b4ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,291</x:t>
-[...178 lines deleted...]
-          <x:t>1,387</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...301 lines deleted...]
-          <x:t>1,221</x:t>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>