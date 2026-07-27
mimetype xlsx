--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e56200575b4bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f46bc3dd3174b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f838abaa43b4ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d6df441a49c4f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R603fe73cffda432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f838abaa43b4ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a1a0a33bb54733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d6df441a49c4f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,561</x:t>
-[...6 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,521</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>2,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>