--- v8 (2026-07-27)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f46bc3dd3174b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26eeff2a6bd4618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d6df441a49c4f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a02684176084266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a1a0a33bb54733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d6df441a49c4f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a81c25a1a14446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a02684176084266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,469</x:t>
-[...114 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,011</x:t>
-[...360 lines deleted...]
-          <x:t>1,521</x:t>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>