--- v9 (2026-08-16)
+++ v10 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26eeff2a6bd4618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06032e55d363414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a02684176084266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e207314d4d40cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a81c25a1a14446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a02684176084266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020c2000c29448d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e207314d4d40cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>2,099</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,197</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>