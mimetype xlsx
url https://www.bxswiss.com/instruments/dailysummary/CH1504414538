--- v10 (2026-09-06)
+++ v11 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06032e55d363414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e61ae8eb254eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e207314d4d40cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2352fb9e73fb4bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R020c2000c29448d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e207314d4d40cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7e4807d3e24630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2352fb9e73fb4bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>