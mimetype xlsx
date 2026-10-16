--- v11 (2026-09-26)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e61ae8eb254eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0cc3ccafa24ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2352fb9e73fb4bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab3606fb8ca479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac7e4807d3e24630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2352fb9e73fb4bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cdf787504b142ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab3606fb8ca479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1,578</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,616</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,498</x:t>
-[...102 lines deleted...]
-          <x:t>1,606</x:t>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,580</x:t>
-[...48 lines deleted...]
-          <x:t>1,420</x:t>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,628</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,404</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>