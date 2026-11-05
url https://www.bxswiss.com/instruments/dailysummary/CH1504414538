--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0cc3ccafa24ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b14c51cd3f46eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab3606fb8ca479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R585bcdf89f034a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cdf787504b142ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab3606fb8ca479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca398d3459f4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R585bcdf89f034a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,586</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,538</x:t>
-[...620 lines deleted...]
-          <x:t>1,274</x:t>
+          <x:t>1,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>