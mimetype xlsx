--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4ab00891bd40bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc25754c5c484a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a7eafae2544172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d68bd92e69434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c03559ba41940a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a7eafae2544172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7fec4d1d2443bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d68bd92e69434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>