--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc25754c5c484a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519b72de509a441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d68bd92e69434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6555c58e8ba14676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7fec4d1d2443bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d68bd92e69434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec202cf4ab6d466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6555c58e8ba14676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,837</x:t>
-[...269 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...296 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>