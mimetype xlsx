--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519b72de509a441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb738fda2159741e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6555c58e8ba14676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5bfb4c8ed94d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec202cf4ab6d466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6555c58e8ba14676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafd385bdbc74c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5bfb4c8ed94d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,653</x:t>
-[...6 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,849</x:t>
-[...144 lines deleted...]
-          <x:t>0,657</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>