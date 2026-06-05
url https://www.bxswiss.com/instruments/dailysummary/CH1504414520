--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb738fda2159741e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2069378f680f4947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5bfb4c8ed94d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0406a5296cba4da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafd385bdbc74c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5bfb4c8ed94d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a703dc45a341f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0406a5296cba4da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,663</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,653</x:t>
-[...6 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,849</x:t>
-[...4 lines deleted...]
-          <x:t>0,639</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...505 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>