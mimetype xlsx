--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2069378f680f4947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b91b2cf8f9b462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0406a5296cba4da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd188a920d0ca45ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a703dc45a341f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0406a5296cba4da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc57feaf829b4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd188a920d0ca45ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,579</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,629</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,551</x:t>
-[...92 lines deleted...]
-          <x:t>0,509</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,509</x:t>
-[...328 lines deleted...]
-          <x:t>0,847</x:t>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>