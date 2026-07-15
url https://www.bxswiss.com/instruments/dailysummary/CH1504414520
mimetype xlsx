--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b91b2cf8f9b462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1aee8c5e5424f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd188a920d0ca45ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4eadc304644026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc57feaf829b4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd188a920d0ca45ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ca56ed2f9f4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4eadc304644026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...112 lines deleted...]
-          <x:t>0,865</x:t>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,703</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,617</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>