--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1aee8c5e5424f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9529c8b3747248c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c4eadc304644026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87af488587764c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ca56ed2f9f4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c4eadc304644026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5124e621e2fb4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87af488587764c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,819</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,739</x:t>
-[...65 lines deleted...]
-          <x:t>0,757</x:t>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,719</x:t>
-[...308 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>