--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9529c8b3747248c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e7d81916964a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87af488587764c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538686c4fca64075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5124e621e2fb4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87af488587764c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06fc554f71e5492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538686c4fca64075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,731</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,733</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,733</x:t>
-[...16 lines deleted...]
-          <x:t>0,755</x:t>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,717</x:t>
-[...21 lines deleted...]
-          <x:t>0,933</x:t>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...404 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>