--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7f23448380418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d39981a4cc24d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e5fec3011d44f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f49a9f583f4520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd31069ff1cfb4f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e5fec3011d44f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161721591c234fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f49a9f583f4520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,089</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,641</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>