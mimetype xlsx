--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d39981a4cc24d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd509bd0d6f4df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18f49a9f583f4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24edce9a44a84e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161721591c234fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18f49a9f583f4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a08e4fd505436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24edce9a44a84e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,641</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,409</x:t>
-[...21 lines deleted...]
-          <x:t>1,421</x:t>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,177</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>