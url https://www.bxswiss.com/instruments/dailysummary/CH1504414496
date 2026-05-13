--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd509bd0d6f4df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ba8c7e4c1d412d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24edce9a44a84e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6396a65d65345aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a08e4fd505436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24edce9a44a84e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb410560f45544c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6396a65d65345aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,127</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,071</x:t>
-[...232 lines deleted...]
-          <x:t>1,493</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,311</x:t>
-[...16 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,291</x:t>
-[...16 lines deleted...]
-          <x:t>1,229</x:t>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
-[...16 lines deleted...]
-          <x:t>1,391</x:t>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,411</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>1,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>