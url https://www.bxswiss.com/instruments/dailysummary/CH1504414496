--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ba8c7e4c1d412d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30894f23e3c442e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6396a65d65345aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb262ccd4335e4ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb410560f45544c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6396a65d65345aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2984872ca94c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb262ccd4335e4ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,229</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,215</x:t>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,619</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,607</x:t>
-[...6 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,693</x:t>
-[...264 lines deleted...]
-          <x:t>1,623</x:t>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,891</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>1,273</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>