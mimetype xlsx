--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30894f23e3c442e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530fa2ce15cb4740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb262ccd4335e4ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32198544a4a94f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2984872ca94c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb262ccd4335e4ab5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21af55ee5f64796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32198544a4a94f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,523</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,507</x:t>
-[...21 lines deleted...]
-          <x:t>1,583</x:t>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>1,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>