--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530fa2ce15cb4740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fcab626b134b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32198544a4a94f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65534894730d4a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21af55ee5f64796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32198544a4a94f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89cd1ec71284f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65534894730d4a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,853</x:t>
-[...21 lines deleted...]
-          <x:t>1,763</x:t>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,723</x:t>
-[...60 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,589</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,641</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>