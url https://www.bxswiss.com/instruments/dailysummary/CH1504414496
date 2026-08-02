--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fcab626b134b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3be575681d547d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65534894730d4a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20518cee98d4606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89cd1ec71284f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65534894730d4a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9027f03d5c4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20518cee98d4606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,533</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,453</x:t>
-[...124 lines deleted...]
-          <x:t>1,737</x:t>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,667</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>1,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,941</x:t>
-[...11 lines deleted...]
-          <x:t>1,839</x:t>
+          <x:t>1,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>1,641</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>