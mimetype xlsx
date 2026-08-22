--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3be575681d547d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2533ffec2440cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc20518cee98d4606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra917151f1d604764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9027f03d5c4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc20518cee98d4606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8218fca8369c4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra917151f1d604764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,631</x:t>
-[...107 lines deleted...]
-          <x:t>2,135</x:t>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,941</x:t>
-[...11 lines deleted...]
-          <x:t>1,839</x:t>
+          <x:t>1,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,851</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>