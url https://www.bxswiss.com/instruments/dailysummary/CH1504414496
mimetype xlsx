--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2533ffec2440cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467cb6f46fa348bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra917151f1d604764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce13af012ba42c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8218fca8369c4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra917151f1d604764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256a45b52709454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce13af012ba42c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>