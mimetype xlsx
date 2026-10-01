--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467cb6f46fa348bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ea3b6f4ab945ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce13af012ba42c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd68dd7abf24f5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256a45b52709454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce13af012ba42c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50dd83ef81f4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd68dd7abf24f5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,526</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>2,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,078</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>