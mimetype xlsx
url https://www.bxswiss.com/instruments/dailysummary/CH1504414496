--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ea3b6f4ab945ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9cca5b0dbd4b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd68dd7abf24f5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fbd6be9ca04afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50dd83ef81f4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd68dd7abf24f5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R384e319b2b8f4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fbd6be9ca04afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,662</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,666</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>