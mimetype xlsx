--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra670093e14f143f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c7fe9a536d49f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda6d5683d2a46ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e7012e648f4117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d2654dbc604a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda6d5683d2a46ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb77bf2ebe284bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e7012e648f4117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>