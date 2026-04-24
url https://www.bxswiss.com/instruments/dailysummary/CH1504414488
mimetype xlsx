--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c7fe9a536d49f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51437ad6ee134b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e7012e648f4117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c8fd4fc38c4ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb77bf2ebe284bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e7012e648f4117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13531fab11ef45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c8fd4fc38c4ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,929</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>0,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,811</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,717</x:t>
-[...377 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>