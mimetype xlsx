--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51437ad6ee134b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89606125fa274105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c8fd4fc38c4ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc1abb62ecb44fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13531fab11ef45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c8fd4fc38c4ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f2b4c633334fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc1abb62ecb44fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,539</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,461</x:t>
-[...161 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>