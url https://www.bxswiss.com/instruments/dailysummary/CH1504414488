--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89606125fa274105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4716703dd884885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc1abb62ecb44fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5028142703db42c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f2b4c633334fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc1abb62ecb44fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72aaad48bbc44ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5028142703db42c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,689</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,669</x:t>
-[...16 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,673</x:t>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,727</x:t>
-[...107 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>0,833</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,623</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>