--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4716703dd884885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d09643306a4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5028142703db42c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbf62923cd64698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72aaad48bbc44ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5028142703db42c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494e120538614da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbf62923cd64698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...129 lines deleted...]
-          <x:t>0,637</x:t>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,591</x:t>
-[...173 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,943</x:t>
-[...198 lines deleted...]
-          <x:t>1,001</x:t>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>