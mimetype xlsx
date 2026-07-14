--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d09643306a4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e1d9e9e5894166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dbf62923cd64698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a6ad00bd8e406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494e120538614da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dbf62923cd64698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2816729ade4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a6ad00bd8e406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,035</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,151</x:t>
-[...156 lines deleted...]
-          <x:t>0,889</x:t>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,969</x:t>
-[...16 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>0,881</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>