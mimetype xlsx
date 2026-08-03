--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e1d9e9e5894166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465c762a8ca94633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a6ad00bd8e406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615adb7b6d2a4aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d2816729ade4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a6ad00bd8e406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a117db98e840d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615adb7b6d2a4aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,681</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>0,771</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>