--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465c762a8ca94633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd50ea6a7e294633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615adb7b6d2a4aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a182e3d75164b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a117db98e840d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615adb7b6d2a4aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91bc56eaa8b049f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a182e3d75164b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,909</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,749</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>