--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd50ea6a7e294633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re83b0affedf8413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a182e3d75164b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee7cea5222a4e67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91bc56eaa8b049f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a182e3d75164b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cba6f9f7bba4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee7cea5222a4e67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...522 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>