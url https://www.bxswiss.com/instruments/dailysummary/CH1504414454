--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c7d546ec7c43ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720f6b9b5a014c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13699095afb4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3341639754476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb3816f3d0a465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13699095afb4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80aa8080e274062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3341639754476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>