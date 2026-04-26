--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720f6b9b5a014c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd480e87183f44028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3341639754476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33bed3c7cc7401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80aa8080e274062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3341639754476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079b05d2560b4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33bed3c7cc7401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,453</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,753</x:t>
-[...97 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,555</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>1,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>