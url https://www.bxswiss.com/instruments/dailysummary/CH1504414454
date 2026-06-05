--- v4 (2026-04-26)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd480e87183f44028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31319a109a2d4d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33bed3c7cc7401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2316bcfd0041c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079b05d2560b4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33bed3c7cc7401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb62a1025df45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2316bcfd0041c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,397</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,533</x:t>
-[...129 lines deleted...]
-          <x:t>1,741</x:t>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,629</x:t>
-[...85 lines deleted...]
-          <x:t>1,555</x:t>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>