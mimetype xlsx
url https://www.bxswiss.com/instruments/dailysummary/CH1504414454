--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31319a109a2d4d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d3b62843514130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2316bcfd0041c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b31e0e91fb7447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb62a1025df45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2316bcfd0041c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7649a38bd4664efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b31e0e91fb7447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,609</x:t>
-[...112 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>1,893</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>