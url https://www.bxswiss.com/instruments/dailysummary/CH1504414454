--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d3b62843514130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713cf15f0ef24dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b31e0e91fb7447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc38538a7a80409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7649a38bd4664efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b31e0e91fb7447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74651c665b04f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc38538a7a80409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,119</x:t>
-[...112 lines deleted...]
-          <x:t>1,825</x:t>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,907</x:t>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>1,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>