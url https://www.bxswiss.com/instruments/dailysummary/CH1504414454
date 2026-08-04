--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713cf15f0ef24dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e903f2e98342e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc38538a7a80409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0dfb6a62aed4c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74651c665b04f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc38538a7a80409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc465db7ccdf54795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0dfb6a62aed4c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,907</x:t>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>1,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>2,049</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>1,799</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>