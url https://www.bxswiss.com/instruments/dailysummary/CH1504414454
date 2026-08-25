--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e903f2e98342e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033edc737aa74ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0dfb6a62aed4c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92aa18ad3f704435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc465db7ccdf54795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0dfb6a62aed4c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f5d41485b84b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92aa18ad3f704435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,049</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>