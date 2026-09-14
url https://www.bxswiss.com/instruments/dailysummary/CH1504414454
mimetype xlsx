--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033edc737aa74ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c363173a3e483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92aa18ad3f704435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587b1f5eac914404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f5d41485b84b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92aa18ad3f704435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129af5cadb7647de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587b1f5eac914404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,687</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,513</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>