--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c363173a3e483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af05828641c49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587b1f5eac914404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f79b7dad6764366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129af5cadb7647de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587b1f5eac914404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a04eecbf0b54652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f79b7dad6764366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>