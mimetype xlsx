--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af05828641c49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e75b95e538420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f79b7dad6764366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198204437fab4987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a04eecbf0b54652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f79b7dad6764366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6381ecbce90a490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198204437fab4987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,838</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,832</x:t>
-[...43 lines deleted...]
-          <x:t>1,796</x:t>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,622</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>1,712</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,612</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,646</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,512</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>