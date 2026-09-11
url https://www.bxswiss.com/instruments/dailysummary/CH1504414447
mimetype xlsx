--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8234484567749a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769baca32eb448d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b6776e573142ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0b05008d074077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbafe59718c94a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b6776e573142ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1ec507c5424fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0b05008d074077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,003</x:t>
-[...31 lines deleted...]
-          <x:t>0,895</x:t>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,211</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>