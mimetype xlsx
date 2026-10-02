--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769baca32eb448d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6f31f4885d4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0b05008d074077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eba3b42d4544934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1ec507c5424fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0b05008d074077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7dbfdc23b87418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eba3b42d4544934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,151</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,029</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>