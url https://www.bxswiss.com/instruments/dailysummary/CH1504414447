--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6f31f4885d4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6696be6806e4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eba3b42d4544934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04606c10eb4d4e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7dbfdc23b87418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eba3b42d4544934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82d965b8e4841d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04606c10eb4d4e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,798</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,714</x:t>
+          <x:t>0,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,746</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,492</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>