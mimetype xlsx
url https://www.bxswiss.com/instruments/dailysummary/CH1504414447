--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf0f76174164625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e0263cd22546f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c0ce6001f749cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raacb75a4a97a4606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9773e615442048de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c0ce6001f749cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0903ef5b01f4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raacb75a4a97a4606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>