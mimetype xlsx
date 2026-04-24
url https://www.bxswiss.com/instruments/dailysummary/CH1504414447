--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e0263cd22546f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2cfea2708044a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raacb75a4a97a4606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d5e8c4aae9b4962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0903ef5b01f4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raacb75a4a97a4606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5748d7bf24dc4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d5e8c4aae9b4962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>0,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>