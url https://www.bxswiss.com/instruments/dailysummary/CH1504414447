--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2cfea2708044a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0c97db2dc4492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d5e8c4aae9b4962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0f82b927d24b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5748d7bf24dc4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d5e8c4aae9b4962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb60086a60aa409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0f82b927d24b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,443</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,699</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>0,967</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,979</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,855</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,739</x:t>
-[...6 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...75 lines deleted...]
-          <x:t>0,759</x:t>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,737</x:t>
-[...166 lines deleted...]
-          <x:t>0,795</x:t>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>