--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0c97db2dc4492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f679879e854bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb0f82b927d24b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3fe46739ed4300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb60086a60aa409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb0f82b927d24b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df996fba2d447e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3fe46739ed4300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,773</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,799</x:t>
-[...58 lines deleted...]
-          <x:t>0,829</x:t>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,683</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>