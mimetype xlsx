--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f679879e854bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3f16e8036144bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3fe46739ed4300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a36f3064904ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df996fba2d447e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3fe46739ed4300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf742ed0aa8f2468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a36f3064904ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,789</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,767</x:t>
-[...436 lines deleted...]
-          <x:t>1,087</x:t>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>