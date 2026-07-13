--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3f16e8036144bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5727f3904c8461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a36f3064904ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d85d9e6b184363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf742ed0aa8f2468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a36f3064904ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3debfed673c42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d85d9e6b184363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,051</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,219</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
-[...16 lines deleted...]
-          <x:t>1,247</x:t>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,169</x:t>
-[...92 lines deleted...]
-          <x:t>1,133</x:t>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,839</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,833</x:t>
-[...200 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,953</x:t>
-[...63 lines deleted...]
-          <x:t>0,963</x:t>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>