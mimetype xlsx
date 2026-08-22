--- v8 (2026-07-13)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5727f3904c8461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8234484567749a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d85d9e6b184363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b6776e573142ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3debfed673c42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d85d9e6b184363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbafe59718c94a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b6776e573142ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,901</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,869</x:t>
-[...107 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,791</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,789</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,211</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>0,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>