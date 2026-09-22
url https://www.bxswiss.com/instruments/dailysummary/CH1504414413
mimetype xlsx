--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra726e12b672144ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb44f15f19b4f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88af572490124b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731eeeac37ba4f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra074eeab9ea3494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88af572490124b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59513b09eb8f46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731eeeac37ba4f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,659</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,528</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,584</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>