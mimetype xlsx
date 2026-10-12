--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb44f15f19b4f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34906a17ebc3425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731eeeac37ba4f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa78d07ebded4e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59513b09eb8f46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731eeeac37ba4f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236ff2902d9845ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa78d07ebded4e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>