--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34906a17ebc3425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82aa66bda4ba4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa78d07ebded4e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc85f2a82c2424867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236ff2902d9845ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa78d07ebded4e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5536c1824c54cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc85f2a82c2424867" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,102</x:t>
-[...441 lines deleted...]
-          <x:t>1,472</x:t>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>