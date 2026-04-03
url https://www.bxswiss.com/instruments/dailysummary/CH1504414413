--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1be560438b64670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970dbddb6acc40ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0e394bbe544745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72024d00f5664b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b59c5bbd6334d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0e394bbe544745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018d12ab323348d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72024d00f5664b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>