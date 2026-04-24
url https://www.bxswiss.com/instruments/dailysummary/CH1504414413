--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970dbddb6acc40ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56518fcb9aae4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72024d00f5664b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e18dce148be4ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018d12ab323348d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72024d00f5664b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd250b9c02c40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e18dce148be4ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,539</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>1,337</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>