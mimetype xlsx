--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56518fcb9aae4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2430adda049d40fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e18dce148be4ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fbf80985064312"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd250b9c02c40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e18dce148be4ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e1bfc350a24592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fbf80985064312" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,435</x:t>
-[...107 lines deleted...]
-          <x:t>1,729</x:t>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,543</x:t>
-[...102 lines deleted...]
-          <x:t>1,561</x:t>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,627</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1,659</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>