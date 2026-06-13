--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2430adda049d40fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0384d325224d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fbf80985064312"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e759cf626f4ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e1bfc350a24592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fbf80985064312" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8384f6dd78494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e759cf626f4ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,391</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
-[...495 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>1,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>