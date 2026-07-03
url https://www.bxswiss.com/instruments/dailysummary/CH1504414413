--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0384d325224d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208db7ebd5064766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e759cf626f4ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc273661d224b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8384f6dd78494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e759cf626f4ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac7a331365c4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc273661d224b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,033</x:t>
-[...48 lines deleted...]
-          <x:t>1,985</x:t>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,851</x:t>
-[...183 lines deleted...]
-          <x:t>2,059</x:t>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,953</x:t>
-[...75 lines deleted...]
-          <x:t>1,745</x:t>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,739</x:t>
-[...48 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,739</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>