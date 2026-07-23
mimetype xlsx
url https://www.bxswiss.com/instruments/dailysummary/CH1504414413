--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208db7ebd5064766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b164b3f0fb7446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc273661d224b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146724368c9f442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac7a331365c4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc273661d224b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0716ea5a4b184a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146724368c9f442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,085</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,997</x:t>
-[...107 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,941</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,963</x:t>
-[...468 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>