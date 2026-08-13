--- v8 (2026-07-23)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b164b3f0fb7446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d035329faa4721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R146724368c9f442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa926fd47a04c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0716ea5a4b184a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R146724368c9f442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0d3ee600084a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa926fd47a04c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,983</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,867</x:t>
-[...625 lines deleted...]
-          <x:t>1,665</x:t>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>