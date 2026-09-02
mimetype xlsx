--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d035329faa4721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra726e12b672144ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa926fd47a04c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88af572490124b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0d3ee600084a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa926fd47a04c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra074eeab9ea3494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88af572490124b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>