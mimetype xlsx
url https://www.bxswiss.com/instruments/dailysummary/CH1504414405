--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38bd6a40ba1e4b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34916fbed07f4743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16f2f3b5ade41a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c58fe308d4141de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4acb987cab46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16f2f3b5ade41a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c9df69074c41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c58fe308d4141de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...522 lines deleted...]
-          <x:t>1,325</x:t>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>