--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34916fbed07f4743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9ed1154d624765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c58fe308d4141de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5886cc4a583c479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c9df69074c41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c58fe308d4141de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e75aadbf3545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5886cc4a583c479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>