--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9ed1154d624765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44dae9465124617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5886cc4a583c479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6517828e830443b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e75aadbf3545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5886cc4a583c479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232364f7ec884311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6517828e830443b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,828</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,802</x:t>
-[...129 lines deleted...]
-          <x:t>0,866</x:t>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,712</x:t>
-[...269 lines deleted...]
-          <x:t>0,640</x:t>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>