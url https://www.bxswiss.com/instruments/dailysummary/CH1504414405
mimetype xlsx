--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1988f09374343ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebde10171b1442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40564f636b584555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22cdf08289c4a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ee39e101ab49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40564f636b584555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa394267585417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22cdf08289c4a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,613</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>