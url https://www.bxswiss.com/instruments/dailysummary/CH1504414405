--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebde10171b1442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac11b6bba1c3432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22cdf08289c4a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c2b950e28f4cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa394267585417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22cdf08289c4a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b94ecc2c7354bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c2b950e28f4cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,891</x:t>
-[...65 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,859</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,889</x:t>
-[...404 lines deleted...]
-          <x:t>0,699</x:t>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>