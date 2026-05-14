--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac11b6bba1c3432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb78ddd08e1482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c2b950e28f4cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8015f4db18c64ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b94ecc2c7354bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c2b950e28f4cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e97f026665b4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8015f4db18c64ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,633</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...544 lines deleted...]
-          <x:t>0,865</x:t>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>