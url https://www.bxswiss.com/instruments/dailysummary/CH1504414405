--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb78ddd08e1482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80ab41699e4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8015f4db18c64ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb853269fb47f467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e97f026665b4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8015f4db18c64ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadf960fb5b8456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb853269fb47f467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,827</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...156 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...33 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,963</x:t>
-[...166 lines deleted...]
-          <x:t>0,997</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,749</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>