--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80ab41699e4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4d2b46c32a4880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb853269fb47f467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df3785b68c944bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadf960fb5b8456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb853269fb47f467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8b7c0d23144de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df3785b68c944bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,997</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,151</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,017</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,837</x:t>
-[...215 lines deleted...]
-          <x:t>0,887</x:t>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,083</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,179</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>