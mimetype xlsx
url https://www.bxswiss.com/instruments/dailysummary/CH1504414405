--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4d2b46c32a4880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c45a65ee41945cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df3785b68c944bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3adc8c18b2148c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8b7c0d23144de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df3785b68c944bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8e0a439ee14915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3adc8c18b2148c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,141</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,125</x:t>
-[...276 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>1,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>