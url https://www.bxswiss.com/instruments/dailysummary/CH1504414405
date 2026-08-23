--- v8 (2026-07-13)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c45a65ee41945cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38bd6a40ba1e4b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3adc8c18b2148c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16f2f3b5ade41a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8e0a439ee14915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3adc8c18b2148c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f4acb987cab46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16f2f3b5ade41a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,809</x:t>
-[...70 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,047</x:t>
-[...4 lines deleted...]
-          <x:t>0,951</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>1,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,165</x:t>
-[...80 lines deleted...]
-          <x:t>0,927</x:t>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>