--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153054240a634ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e68bbd1ba214086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c36b29936df4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c720bdf93e48f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c6fd1f41514369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c36b29936df4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42d741ea9974573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c720bdf93e48f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>2,583</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>