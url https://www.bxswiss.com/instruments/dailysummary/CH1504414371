--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e68bbd1ba214086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1bbdb8c5304306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c720bdf93e48f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra657babf18d14ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42d741ea9974573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c720bdf93e48f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbfbe0e8e094bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra657babf18d14ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,631</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,689</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>1,421</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>