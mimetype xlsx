--- v3 (2026-04-25)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1bbdb8c5304306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde90d368d72041b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra657babf18d14ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9578cae07b5e464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbfbe0e8e094bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra657babf18d14ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b48ebeec064a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9578cae07b5e464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,527</x:t>
-[...129 lines deleted...]
-          <x:t>1,687</x:t>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,031</x:t>
-[...90 lines deleted...]
-          <x:t>1,761</x:t>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>