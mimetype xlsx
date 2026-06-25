--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde90d368d72041b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc70eae80834129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9578cae07b5e464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc076d9e543d44a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b48ebeec064a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9578cae07b5e464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb08eafe648949a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc076d9e543d44a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,841</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,821</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,265</x:t>
-[...549 lines deleted...]
-          <x:t>2,129</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>