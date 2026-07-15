--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc70eae80834129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36de8e1d8b094d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc076d9e543d44a13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537d49fd1fb44914"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb08eafe648949a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc076d9e543d44a13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd8c377c61641b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537d49fd1fb44914" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,427</x:t>
-[...21 lines deleted...]
-          <x:t>2,371</x:t>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,247</x:t>
-[...129 lines deleted...]
-          <x:t>2,181</x:t>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,071</x:t>
-[...404 lines deleted...]
-          <x:t>1,811</x:t>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>