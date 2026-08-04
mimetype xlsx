--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36de8e1d8b094d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1991b0f5a2114111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537d49fd1fb44914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206a5c5e74194f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd8c377c61641b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537d49fd1fb44914" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f0e0f1bdd341e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206a5c5e74194f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,147</x:t>
-[...112 lines deleted...]
-          <x:t>2,011</x:t>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,077</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>1,833</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,973</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,949</x:t>
-[...242 lines deleted...]
-          <x:t>2,037</x:t>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>