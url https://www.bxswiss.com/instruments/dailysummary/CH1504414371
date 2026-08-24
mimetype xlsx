--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1991b0f5a2114111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0adda2b2dd4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206a5c5e74194f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc0adc1d0904506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f0e0f1bdd341e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206a5c5e74194f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eac99420bc0455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc0adc1d0904506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,957</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,819</x:t>
-[...53 lines deleted...]
-          <x:t>1,701</x:t>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,193</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>