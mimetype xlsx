--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0adda2b2dd4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7c3133f13f4c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc0adc1d0904506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d859beb38764754"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eac99420bc0455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc0adc1d0904506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8a8bfddb244775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d859beb38764754" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,887</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>