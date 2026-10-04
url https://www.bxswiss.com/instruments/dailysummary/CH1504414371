--- v9 (2026-09-13)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7c3133f13f4c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb332ee572304194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d859beb38764754"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82e9d07912442be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8a8bfddb244775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d859beb38764754" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb1a8aa235943c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82e9d07912442be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>