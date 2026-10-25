--- v10 (2026-10-04)
+++ v11 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb332ee572304194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760ebe3d95d84588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82e9d07912442be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71fe98719cd74926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb1a8aa235943c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82e9d07912442be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8920417c8fcc458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71fe98719cd74926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>2,054</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,844</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>1,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>