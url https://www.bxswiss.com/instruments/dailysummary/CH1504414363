--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7350a4f060f4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3519266db9dc4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4352f3f69f994124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3036134156e4437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77498d7f5387447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4352f3f69f994124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7637ce2b2dce42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3036134156e4437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...404 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,919</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,959</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>0,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>