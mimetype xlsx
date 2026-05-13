--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3519266db9dc4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae6a663273441c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3036134156e4437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa907284a8f440b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7637ce2b2dce42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3036134156e4437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8cdc49ff6d4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa907284a8f440b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,853</x:t>
-[...43 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,839</x:t>
-[...306 lines deleted...]
-          <x:t>0,959</x:t>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>