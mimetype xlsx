--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae6a663273441c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364c33a98520443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa907284a8f440b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64207336580f4e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a8cdc49ff6d4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa907284a8f440b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab76205100c4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64207336580f4e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,833</x:t>
-[...87 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,919</x:t>
-[...436 lines deleted...]
-          <x:t>0,791</x:t>
+          <x:t>1,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>