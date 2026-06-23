--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364c33a98520443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfc7013a8584e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64207336580f4e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c525153c4640da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab76205100c4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64207336580f4e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f48e62911344305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c525153c4640da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,831</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,091</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,955</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>1,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>