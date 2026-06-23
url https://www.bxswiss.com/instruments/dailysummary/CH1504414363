--- v6 (2026-06-23)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfc7013a8584e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6149f1ffcb274276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c525153c4640da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3407620290bc45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f48e62911344305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c525153c4640da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5842e29c454927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3407620290bc45a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>