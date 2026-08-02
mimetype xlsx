--- v7 (2026-06-23)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6149f1ffcb274276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d51465ba344f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3407620290bc45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76c5fdf955d403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5842e29c454927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3407620290bc45a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a230eaa8f644aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76c5fdf955d403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,317</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,047</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>