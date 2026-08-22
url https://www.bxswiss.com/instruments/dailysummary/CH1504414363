--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d51465ba344f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50efc6c20e904e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb76c5fdf955d403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596de98de6024796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a230eaa8f644aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb76c5fdf955d403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc67b295a0f645f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596de98de6024796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,949</x:t>
-[...571 lines deleted...]
-          <x:t>1,203</x:t>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>