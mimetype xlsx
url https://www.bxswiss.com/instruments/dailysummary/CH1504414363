--- v9 (2026-08-22)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50efc6c20e904e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f08688c06a4030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596de98de6024796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421d588112714fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc67b295a0f645f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596de98de6024796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107ce453c2e5480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421d588112714fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,109</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...65 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,221</x:t>
-[...441 lines deleted...]
-          <x:t>1,446</x:t>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>