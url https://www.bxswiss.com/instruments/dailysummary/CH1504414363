--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f08688c06a4030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d97632458a409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421d588112714fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6b7e88c0714057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107ce453c2e5480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421d588112714fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8102f45dc65d4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6b7e88c0714057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,890</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,900</x:t>
-[...210 lines deleted...]
-          <x:t>0,700</x:t>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,734</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.09.2026</x:t>
-[...46 lines deleted...]
-          <x:t>0,622</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>