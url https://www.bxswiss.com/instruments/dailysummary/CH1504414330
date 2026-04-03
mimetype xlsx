--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdabbdf13ddac4d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4836454ee37446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212e0061bd12402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be6302550f24209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93369844327944d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212e0061bd12402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0bcf13417449b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be6302550f24209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>