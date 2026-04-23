--- v1 (2026-04-03)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4836454ee37446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8e162143114cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be6302550f24209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80348c173c7b400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0bcf13417449b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be6302550f24209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa783f06aaf4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80348c173c7b400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,731</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,787</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,071</x:t>
-[...48 lines deleted...]
-          <x:t>1,899</x:t>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
-[...517 lines deleted...]
-          <x:t>1,509</x:t>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>