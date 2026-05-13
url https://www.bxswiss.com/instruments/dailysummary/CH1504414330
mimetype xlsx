--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8e162143114cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d82eff18b748b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80348c173c7b400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccff5e8339b4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaa783f06aaf4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80348c173c7b400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353e336b42344787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccff5e8339b4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,533</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...301 lines deleted...]
-          <x:t>1,897</x:t>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>