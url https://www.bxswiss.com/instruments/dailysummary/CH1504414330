--- v3 (2026-05-13)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d82eff18b748b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80d434414414abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reccff5e8339b4fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00bf21f1426f428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353e336b42344787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reccff5e8339b4fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964eed5c85ff4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00bf21f1426f428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,047</x:t>
-[...247 lines deleted...]
-          <x:t>2,039</x:t>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>1,697</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>