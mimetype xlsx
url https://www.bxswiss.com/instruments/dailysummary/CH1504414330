--- v4 (2026-06-02)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80d434414414abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67f1b2ba3964f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00bf21f1426f428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec3317e1c9e4146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964eed5c85ff4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00bf21f1426f428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021371d8f95046f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec3317e1c9e4146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,039</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,281</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>2,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>