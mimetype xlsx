--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67f1b2ba3964f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426f77a685fa46e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec3317e1c9e4146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5f429c0fe542da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021371d8f95046f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec3317e1c9e4146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a8a029eb3e467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5f429c0fe542da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,295</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,279</x:t>
-[...227 lines deleted...]
-          <x:t>2,233</x:t>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,171</x:t>
-[...146 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,107</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>2,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>