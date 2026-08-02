--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426f77a685fa46e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9b546bbd9041e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5f429c0fe542da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdc35de8dbe4408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a8a029eb3e467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5f429c0fe542da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47d4addef334bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdc35de8dbe4408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,081</x:t>
-[...21 lines deleted...]
-          <x:t>2,225</x:t>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,107</x:t>
-[...517 lines deleted...]
-          <x:t>2,107</x:t>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>