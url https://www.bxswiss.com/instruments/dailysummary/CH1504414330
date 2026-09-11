--- v7 (2026-08-02)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e9b546bbd9041e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b4dfe8ba144358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbdc35de8dbe4408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd62f4f722d4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47d4addef334bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbdc35de8dbe4408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f54955b8de4479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd62f4f722d4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>2,471</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>