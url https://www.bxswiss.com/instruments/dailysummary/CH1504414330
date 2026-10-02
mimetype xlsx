--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6b4dfe8ba144358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7dcc74d3514b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd62f4f722d4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59acc396a46f4410"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f54955b8de4479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd62f4f722d4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3561543f9f14462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59acc396a46f4410" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>2,836</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,896</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,646</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>