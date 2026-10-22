--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7dcc74d3514b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee496909cec47c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59acc396a46f4410"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1141041cac45f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3561543f9f14462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59acc396a46f4410" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d414c20ddc54fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1141041cac45f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,192</x:t>
-[...205 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,102</x:t>
+          <x:t>1,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>1,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>