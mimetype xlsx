--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red33454575264883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8149d107e7ef49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0294c844b037428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re286ae7796124054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eeab867e6a34fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0294c844b037428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c9a8cb80264290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re286ae7796124054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>