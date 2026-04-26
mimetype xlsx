--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8149d107e7ef49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90cac810aa124fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re286ae7796124054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3706cab5af4611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c9a8cb80264290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re286ae7796124054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbffd6cd8fcaa4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3706cab5af4611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,993</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,097</x:t>
-[...85 lines deleted...]
-          <x:t>1,001</x:t>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>0,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>