--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90cac810aa124fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315fa807a52549f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3706cab5af4611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2576e52a5cd4a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbffd6cd8fcaa4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3706cab5af4611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7839394a0ec74d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2576e52a5cd4a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,903</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>07.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,913</x:t>
-[...58 lines deleted...]
-          <x:t>0,937</x:t>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...33 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,039</x:t>
-[...171 lines deleted...]
-          <x:t>1,023</x:t>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>