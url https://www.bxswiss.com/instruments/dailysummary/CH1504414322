--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315fa807a52549f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef636b7cf2b44be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2576e52a5cd4a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab434cdfc1e34ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7839394a0ec74d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2576e52a5cd4a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7d25d666d74faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab434cdfc1e34ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,013</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...33 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,039</x:t>
-[...31 lines deleted...]
-          <x:t>1,003</x:t>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,357</x:t>
-[...171 lines deleted...]
-          <x:t>0,863</x:t>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>