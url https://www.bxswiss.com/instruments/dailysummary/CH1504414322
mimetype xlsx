--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef636b7cf2b44be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84a6782ac934141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab434cdfc1e34ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2a8c4e4b3884833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7d25d666d74faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab434cdfc1e34ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598e1392e1834737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2a8c4e4b3884833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,907</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,037</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>1,279</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>