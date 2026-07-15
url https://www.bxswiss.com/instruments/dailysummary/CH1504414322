--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84a6782ac934141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17ea98af7ff4a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2a8c4e4b3884833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e60ec0e9c56450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598e1392e1834737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2a8c4e4b3884833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f380cd599ca42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e60ec0e9c56450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,327</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,431</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,353</x:t>
-[...323 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,201</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>1,053</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>0,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>