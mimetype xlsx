--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17ea98af7ff4a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72519aea156642fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e60ec0e9c56450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R293a297c3ae24504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f380cd599ca42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e60ec0e9c56450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e4a20fa2da4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R293a297c3ae24504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,115</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,201</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>1,053</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,103</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,983</x:t>
-[...210 lines deleted...]
-          <x:t>1,481</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>1,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>