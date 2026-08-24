--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72519aea156642fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6324c650084960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R293a297c3ae24504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ad3111b6e947a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e4a20fa2da4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R293a297c3ae24504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d6673943574621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ad3111b6e947a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,481</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,567</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>