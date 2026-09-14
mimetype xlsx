--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6324c650084960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094e4f9e5a2041bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ad3111b6e947a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d620d3b0cdc44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d6673943574621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ad3111b6e947a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236548c3a09d4b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d620d3b0cdc44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,319</x:t>
-[...58 lines deleted...]
-          <x:t>1,163</x:t>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,558</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>