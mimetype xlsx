--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7025d1412f314ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12dd938a3c7a42da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f82310d9894887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65acace589b14f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5c18577dd74439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f82310d9894887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a07f9df11fa4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65acace589b14f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>