--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12dd938a3c7a42da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3522ff4e5074a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65acace589b14f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8161ae48904b41aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a07f9df11fa4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65acace589b14f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31bbc01dca8e4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8161ae48904b41aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,367</x:t>
-[...43 lines deleted...]
-          <x:t>0,477</x:t>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,389</x:t>
-[...70 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,423</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,234</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>