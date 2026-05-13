--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3522ff4e5074a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113f87f5a2bb442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8161ae48904b41aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4a5228c2744eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31bbc01dca8e4ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8161ae48904b41aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1917e420af684215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4a5228c2744eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,242</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>