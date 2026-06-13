--- v4 (2026-05-13)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113f87f5a2bb442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f1b4ea60174c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4a5228c2744eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31407b052a74591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1917e420af684215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4a5228c2744eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbd4568ab63456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31407b052a74591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,437</x:t>
-[...441 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>