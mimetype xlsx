--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f1b4ea60174c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd11621936c49ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31407b052a74591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd44e642830f4c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fbd4568ab63456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31407b052a74591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88bd1157a644933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd44e642830f4c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,321</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,357</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>