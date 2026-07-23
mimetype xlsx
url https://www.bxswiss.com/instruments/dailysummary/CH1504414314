--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd11621936c49ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17087eaf88594108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd44e642830f4c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1dc61c025484adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88bd1157a644933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd44e642830f4c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a52c7c554b4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1dc61c025484adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,527</x:t>
-[...107 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,297</x:t>
-[...60 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...4 lines deleted...]
-          <x:t>0,197</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,209</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,229</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,187</x:t>
-[...85 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>