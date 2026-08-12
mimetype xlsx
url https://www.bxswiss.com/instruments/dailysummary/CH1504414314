--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17087eaf88594108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50999f6d18fa4246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1dc61c025484adb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52b8a92d6574d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a52c7c554b4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1dc61c025484adb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b0437c597e4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52b8a92d6574d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,287</x:t>
-[...97 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...33 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...31 lines deleted...]
-          <x:t>0,419</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,207</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>