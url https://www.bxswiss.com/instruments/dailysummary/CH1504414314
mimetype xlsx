--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50999f6d18fa4246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3403989dd24779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52b8a92d6574d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf50618c4cc436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b0437c597e4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52b8a92d6574d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcee0b9cf2444daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf50618c4cc436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>