--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeacefe489e94747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34170a7bc9ac476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf67696661614ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52843de8e474b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03d68b18a724e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf67696661614ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17d9a7b98b3452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52843de8e474b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...392 lines deleted...]
-          <x:t>3,219</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,291</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,199</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>3,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,349</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>3,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>