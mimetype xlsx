--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34170a7bc9ac476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda702d5c3114c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52843de8e474b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b3f047983f4e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17d9a7b98b3452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52843de8e474b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f723fcf981e4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b3f047983f4e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>2,998</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,804</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>