--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda702d5c3114c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f397634b4e34843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b3f047983f4e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae2ea098ad1471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f723fcf981e4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b3f047983f4e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7baa47ef3624ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae2ea098ad1471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,336</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,308</x:t>
-[...156 lines deleted...]
-          <x:t>2,134</x:t>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>30.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,278</x:t>
-[...63 lines deleted...]
-          <x:t>1,990</x:t>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>