--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64c2ebb242e4565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2725f3dd48564918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec61e523399f4319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd578c64c5f4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14300f40f52d47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec61e523399f4319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3dc7c4aee14e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd578c64c5f4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>