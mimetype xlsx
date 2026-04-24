--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2725f3dd48564918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbaeedb6f0e345a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd578c64c5f4920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b6bb615f9745a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3dc7c4aee14e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd578c64c5f4920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf192db0cdeb74175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b6bb615f9745a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...4 lines deleted...]
-          <x:t>1,903</x:t>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,917</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,603</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>