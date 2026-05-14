--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbaeedb6f0e345a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fcceda821114d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b6bb615f9745a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80af75d3049b414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf192db0cdeb74175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b6bb615f9745a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf051800e96478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80af75d3049b414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,687</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,509</x:t>
-[...119 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,999</x:t>
-[...252 lines deleted...]
-          <x:t>1,993</x:t>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>