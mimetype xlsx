--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fcceda821114d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c574fa77a54cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80af75d3049b414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09185dd4c0c4b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf051800e96478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80af75d3049b414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e69ea63f734873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09185dd4c0c4b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,683</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,909</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,959</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,879</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,953</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,981</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>2,079</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,985</x:t>
-[...21 lines deleted...]
-          <x:t>1,931</x:t>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,825</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,803</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,191</x:t>
-[...112 lines deleted...]
-          <x:t>1,807</x:t>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>