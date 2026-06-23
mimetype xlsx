--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c574fa77a54cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d61e3222027421f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09185dd4c0c4b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedba8c5f32d43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e69ea63f734873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09185dd4c0c4b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3620d04416d4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedba8c5f32d43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>2,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>