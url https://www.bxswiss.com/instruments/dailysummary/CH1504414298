--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d61e3222027421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9a3d588a154fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedba8c5f32d43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf875f28aef467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3620d04416d4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedba8c5f32d43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f27a695510c449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf875f28aef467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,209</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,507</x:t>
-[...75 lines deleted...]
-          <x:t>2,273</x:t>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>2,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,797</x:t>
-[...161 lines deleted...]
-          <x:t>2,211</x:t>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,339</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>2,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>