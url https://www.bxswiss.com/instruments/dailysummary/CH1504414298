--- v8 (2026-07-13)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9a3d588a154fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeacefe489e94747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf875f28aef467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf67696661614ec6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f27a695510c449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf875f28aef467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb03d68b18a724e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf67696661614ec6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,207</x:t>
-[...26 lines deleted...]
-          <x:t>2,409</x:t>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,233</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>2,659</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>2,235</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>