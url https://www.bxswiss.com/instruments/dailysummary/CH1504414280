--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe95c02b08c4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64674589df264d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ab3e10c3244946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33a63ed455248e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4085559a6faa49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ab3e10c3244946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a2cefab70b4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33a63ed455248e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>