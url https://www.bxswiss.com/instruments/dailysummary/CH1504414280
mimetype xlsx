--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64674589df264d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9694f2ade0644c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33a63ed455248e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de094ae906948d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a2cefab70b4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33a63ed455248e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f339a976bf4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de094ae906948d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,327</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,159</x:t>
-[...102 lines deleted...]
-          <x:t>1,079</x:t>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>0,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>