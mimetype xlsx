--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9694f2ade0644c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9984638da2914c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de094ae906948d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3efc429d43496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f339a976bf4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de094ae906948d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race03b53a61540c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3efc429d43496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,863</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,839</x:t>
-[...178 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,191</x:t>
-[...33 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...102 lines deleted...]
-          <x:t>1,101</x:t>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,049</x:t>
-[...21 lines deleted...]
-          <x:t>1,411</x:t>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,093</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,113</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,117</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>