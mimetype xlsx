--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9984638da2914c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree172b728cef44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3efc429d43496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8710f94de7524929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race03b53a61540c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3efc429d43496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1734ac78b4c34ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8710f94de7524929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...102 lines deleted...]
-          <x:t>1,281</x:t>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,171</x:t>
-[...11 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,249</x:t>
-[...259 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,469</x:t>
-[...117 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>