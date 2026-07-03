--- v6 (2026-06-05)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree172b728cef44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c50f093f8145e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8710f94de7524929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d5602cd50ee4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1734ac78b4c34ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8710f94de7524929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rededba3be0604ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d5602cd50ee4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,001</x:t>
-[...571 lines deleted...]
-          <x:t>1,385</x:t>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>