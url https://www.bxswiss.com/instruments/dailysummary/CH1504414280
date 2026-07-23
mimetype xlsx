--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c50f093f8145e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0450a333472c4886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d5602cd50ee4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332e8dd7c35d431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rededba3be0604ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d5602cd50ee4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a521962cf484fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332e8dd7c35d431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,611</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,445</x:t>
-[...114 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,281</x:t>
-[...85 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>1,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>