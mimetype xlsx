--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0450a333472c4886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7b5c06662c4ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R332e8dd7c35d431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60cdd6e2d4764950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a521962cf484fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R332e8dd7c35d431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b98ee0cecb4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60cdd6e2d4764950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,367</x:t>
-[...75 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>1,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,091</x:t>
-[...134 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,663</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,605</x:t>
-[...328 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>