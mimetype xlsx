--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7b5c06662c4ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec747cf2af844410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60cdd6e2d4764950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f4f7bb4a5c4332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b98ee0cecb4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60cdd6e2d4764950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb8c45accbe40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f4f7bb4a5c4332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>