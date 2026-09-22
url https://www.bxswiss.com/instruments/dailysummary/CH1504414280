--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec747cf2af844410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebc6575a44e441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f4f7bb4a5c4332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d215373688c4bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb8c45accbe40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f4f7bb4a5c4332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d87093e16444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d215373688c4bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,722</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,766</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,806</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>