--- v11 (2026-09-22)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebc6575a44e441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ddd372ef80472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d215373688c4bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5975ebb799846fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d87093e16444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d215373688c4bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbb5daeefe8477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5975ebb799846fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...409 lines deleted...]
-          <x:t>1,124</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,088</x:t>
-[...26 lines deleted...]
-          <x:t>1,050</x:t>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,274</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,232</x:t>
-[...16 lines deleted...]
-          <x:t>1,180</x:t>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,986</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,102</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>