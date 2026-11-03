--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ddd372ef80472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c67fab3fb154ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5975ebb799846fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c84a5181dfe48f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbb5daeefe8477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5975ebb799846fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5b0d45498043d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c84a5181dfe48f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,976</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,986</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>28.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,060</x:t>
-[...48 lines deleted...]
-          <x:t>0,980</x:t>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,856</x:t>
-[...247 lines deleted...]
-          <x:t>0,816</x:t>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>