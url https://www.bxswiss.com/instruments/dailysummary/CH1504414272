--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a07e78f8a444bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b05e87526d40ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da729b3c7ea4e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283c3b9399134859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902d9f5d43e14167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da729b3c7ea4e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e003d7c96a94943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283c3b9399134859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>