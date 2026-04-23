--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61b05e87526d40ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755c284406ea4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283c3b9399134859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1317d719d594a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e003d7c96a94943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283c3b9399134859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0989dee0ac9f4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1317d719d594a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,541</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,413</x:t>
-[...168 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,433</x:t>
-[...85 lines deleted...]
-          <x:t>0,373</x:t>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,263</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>