--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755c284406ea4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cc7fd387a74d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1317d719d594a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bcadd5003c24233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0989dee0ac9f4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1317d719d594a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c609434e9d643da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bcadd5003c24233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,180</x:t>
-[...53 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,267</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>