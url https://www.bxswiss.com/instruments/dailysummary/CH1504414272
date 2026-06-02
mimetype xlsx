--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cc7fd387a74d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc73808e90e34ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bcadd5003c24233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccec7428c9324192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c609434e9d643da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bcadd5003c24233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4e96f00ab846ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccec7428c9324192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,271</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,313</x:t>
-[...16 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...350 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,299</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>