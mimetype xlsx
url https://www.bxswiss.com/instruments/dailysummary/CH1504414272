--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc73808e90e34ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc39f51472864456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccec7428c9324192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62826db6679452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd4e96f00ab846ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccec7428c9324192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbebc648414c4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62826db6679452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,383</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>0,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>