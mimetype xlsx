--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc39f51472864456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94f4844550044f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62826db6679452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42201cfa4c8a45f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbebc648414c4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62826db6679452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334c0fa00ae946c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42201cfa4c8a45f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...308 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...53 lines deleted...]
-          <x:t>0,347</x:t>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>0,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>