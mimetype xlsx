--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94f4844550044f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2122f1786d2f4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42201cfa4c8a45f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2ab07ce7b441aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334c0fa00ae946c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42201cfa4c8a45f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14ed71069b44d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2ab07ce7b441aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,267</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...11 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,277</x:t>
-[...92 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...97 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,323</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,333</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>0,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>