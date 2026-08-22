--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2122f1786d2f4447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46dfd6446af42d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd2ab07ce7b441aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3c14ecc8c84040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb14ed71069b44d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd2ab07ce7b441aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea14d05eecd4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3c14ecc8c84040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504414272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,271</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,527</x:t>
-[...539 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>